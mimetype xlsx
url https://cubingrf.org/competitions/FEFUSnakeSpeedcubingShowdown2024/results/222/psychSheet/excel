--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -77,104 +77,104 @@
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Кирилл Цыбулько</t>
   </si>
   <si>
     <t>3.42</t>
   </si>
   <si>
     <t>2.43</t>
   </si>
   <si>
+    <t>Родион Пипко</t>
+  </si>
+  <si>
+    <t>3.44</t>
+  </si>
+  <si>
+    <t>2.58</t>
+  </si>
+  <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
-    <t>2.60</t>
+    <t>2.42</t>
   </si>
   <si>
     <t>Батор Дугаров</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>4.28</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
-[...5 lines deleted...]
-    <t>2.58</t>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>2.59</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Давид Чеботкевич</t>
   </si>
   <si>
     <t>5.01</t>
   </si>
   <si>
     <t>2.51</t>
   </si>
   <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.10</t>
@@ -239,213 +239,213 @@
   <si>
     <t>Андрей Галлямов</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>3.77</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
-    <t>4.81</t>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>Артём Островидов</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
+    <t>6.06</t>
   </si>
   <si>
     <t>Кира Краева</t>
   </si>
   <si>
-    <t>7.75</t>
-[...2 lines deleted...]
-    <t>6.44</t>
+    <t>7.68</t>
+  </si>
+  <si>
+    <t>6.23</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>7.79</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
     <t>Даниил Банин</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>6.50</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
-    <t>Артём Островидов</t>
-[...7 lines deleted...]
-  <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
     <t>Де Дюн Пек</t>
   </si>
   <si>
     <t>10.07</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Анастасия Арокина</t>
   </si>
   <si>
     <t>11.06</t>
   </si>
   <si>
     <t>6.84</t>
   </si>
   <si>
+    <t>Олег Яковлев</t>
+  </si>
+  <si>
+    <t>11.08</t>
+  </si>
+  <si>
+    <t>8.48</t>
+  </si>
+  <si>
     <t>Василий Ушаков</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>9.55</t>
   </si>
   <si>
     <t>Матвей Глазырин</t>
   </si>
   <si>
     <t>12.28</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
-    <t>Олег Яковлев</t>
-[...5 lines deleted...]
-    <t>9.52</t>
+    <t>Светлана Яковлева</t>
+  </si>
+  <si>
+    <t>14.98</t>
+  </si>
+  <si>
+    <t>9.21</t>
   </si>
   <si>
     <t>Альбина Альминова</t>
   </si>
   <si>
     <t>16.42</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
     <t>Элина Степанова</t>
   </si>
   <si>
     <t>16.97</t>
   </si>
   <si>
     <t>11.81</t>
   </si>
   <si>
     <t>Тимур Данилов</t>
   </si>
   <si>
     <t>17.23</t>
   </si>
   <si>
     <t>12.69</t>
   </si>
   <si>
     <t>Елизавета Селиванова</t>
   </si>
   <si>
     <t>18.10</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
     <t>Дмитрий Букарев</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>13.70</t>
-  </si>
-[...7 lines deleted...]
-    <t>9.21</t>
   </si>
   <si>
     <t>Родион Ильичев</t>
   </si>
   <si>
     <t>20.42</t>
   </si>
   <si>
     <t>17.34</t>
   </si>
   <si>
     <t>Милена Киевская</t>
   </si>
   <si>
     <t>27.38</t>
   </si>
   <si>
     <t>19.15</t>
   </si>
   <si>
     <t>Валерия Марыгина</t>
   </si>
   <si>
     <t>28.07</t>
   </si>