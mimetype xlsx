--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -116,51 +116,51 @@
   <si>
     <t>2.42</t>
   </si>
   <si>
     <t>Батор Дугаров</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>4.28</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
-    <t>4.67</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>2.59</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Давид Чеботкевич</t>
   </si>
@@ -215,111 +215,111 @@
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>6.30</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
     <t>Даниил Придворев</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
+    <t>Евгений Ким</t>
+  </si>
+  <si>
+    <t>6.61</t>
+  </si>
+  <si>
+    <t>4.12</t>
+  </si>
+  <si>
     <t>Андрей Галлямов</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>3.77</t>
   </si>
   <si>
-    <t>Евгений Ким</t>
-[...5 lines deleted...]
-    <t>4.80</t>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>7.23</t>
+  </si>
+  <si>
+    <t>5.54</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
+    <t>Кира Краева</t>
+  </si>
+  <si>
+    <t>7.58</t>
+  </si>
+  <si>
+    <t>6.23</t>
+  </si>
+  <si>
     <t>Артём Островидов</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>6.06</t>
   </si>
   <si>
-    <t>Кира Краева</t>
-[...7 lines deleted...]
-  <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
     <t>5.39</t>
-  </si>
-[...7 lines deleted...]
-    <t>5.90</t>
   </si>
   <si>
     <t>Даниил Банин</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>6.50</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>9.93</t>
   </si>