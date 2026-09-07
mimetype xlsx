--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -38,87 +38,87 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>2.63</t>
   </si>
   <si>
     <t>1.13</t>
   </si>
   <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
-    <t>2.96</t>
+    <t>2.80</t>
   </si>
   <si>
     <t>1.84</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.40</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Кирилл Цыбулько</t>
   </si>
   <si>
     <t>3.42</t>
   </si>
   <si>
-    <t>2.43</t>
+    <t>2.38</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>3.44</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>2.42</t>
   </si>
   <si>
     <t>Батор Дугаров</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
@@ -149,74 +149,74 @@
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Давид Чеботкевич</t>
   </si>
   <si>
     <t>5.01</t>
   </si>
   <si>
     <t>2.51</t>
   </si>
   <si>
+    <t>Баир Павлов</t>
+  </si>
+  <si>
+    <t>5.14</t>
+  </si>
+  <si>
+    <t>3.01</t>
+  </si>
+  <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
     <t>Александр Сивцев</t>
   </si>
   <si>
     <t>4.16</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
-[...7 lines deleted...]
-  <si>
     <t>Содном Эрдыниев</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>Данила Махалов</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
@@ -236,81 +236,81 @@
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>4.12</t>
   </si>
   <si>
     <t>Андрей Галлямов</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>3.77</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>7.23</t>
-[...2 lines deleted...]
-    <t>5.54</t>
+    <t>7.18</t>
+  </si>
+  <si>
+    <t>5.29</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
+    <t>Артём Островидов</t>
+  </si>
+  <si>
+    <t>7.54</t>
+  </si>
+  <si>
+    <t>4.26</t>
+  </si>
+  <si>
     <t>Кира Краева</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>6.23</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.06</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>Даниил Банин</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>6.50</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
@@ -1044,65 +1044,65 @@
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>