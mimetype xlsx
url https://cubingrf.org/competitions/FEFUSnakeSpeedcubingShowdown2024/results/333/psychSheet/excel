--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -68,264 +68,264 @@
   <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>8.19</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
-    <t>8.25</t>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>Георгий Бутурлин</t>
+  </si>
+  <si>
+    <t>10.94</t>
+  </si>
+  <si>
+    <t>10.05</t>
   </si>
   <si>
     <t>Александр Сивцев</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
     <t>10.06</t>
   </si>
   <si>
-    <t>Георгий Бутурлин</t>
-[...7 lines deleted...]
-  <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
+    <t>Александра Ворошилова</t>
+  </si>
+  <si>
+    <t>12.81</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
     <t>Батор Дугаров</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
-    <t>13.14</t>
+    <t>12.40</t>
   </si>
   <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
-[...7 lines deleted...]
-  <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>14.53</t>
-[...2 lines deleted...]
-    <t>12.23</t>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>11.38</t>
+  </si>
+  <si>
+    <t>Ян Хардиков</t>
+  </si>
+  <si>
+    <t>14.55</t>
+  </si>
+  <si>
+    <t>11.01</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
-[...5 lines deleted...]
-    <t>11.01</t>
+    <t>Давид Чеботкевич</t>
+  </si>
+  <si>
+    <t>14.99</t>
+  </si>
+  <si>
+    <t>11.53</t>
   </si>
   <si>
     <t>Кирилл Цыбулько</t>
   </si>
   <si>
     <t>15.66</t>
   </si>
   <si>
     <t>12.33</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
-    <t>Давид Чеботкевич</t>
-[...5 lines deleted...]
-    <t>14.07</t>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>16.28</t>
+  </si>
+  <si>
+    <t>13.64</t>
   </si>
   <si>
     <t>Артём Островидов</t>
   </si>
   <si>
-    <t>16.87</t>
-[...2 lines deleted...]
-    <t>15.23</t>
+    <t>16.63</t>
+  </si>
+  <si>
+    <t>13.39</t>
+  </si>
+  <si>
+    <t>Вероника Максимова</t>
+  </si>
+  <si>
+    <t>16.69</t>
+  </si>
+  <si>
+    <t>13.83</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>17.09</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Данила Махалов</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>16.08</t>
   </si>
   <si>
     <t>Даниил Придворев</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
-    <t>18.22</t>
-[...8 lines deleted...]
-    <t>13.94</t>
+    <t>17.92</t>
   </si>
   <si>
     <t>Содном Эрдыниев</t>
   </si>
   <si>
     <t>21.21</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Де Дюн Пек</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Матвей Глазырин</t>
   </si>
   <si>
     <t>22.54</t>
   </si>
@@ -347,104 +347,104 @@
   <si>
     <t>25.42</t>
   </si>
   <si>
     <t>20.76</t>
   </si>
   <si>
     <t>Антон Каюров</t>
   </si>
   <si>
     <t>27.36</t>
   </si>
   <si>
     <t>22.82</t>
   </si>
   <si>
     <t>Даниил Банин</t>
   </si>
   <si>
     <t>28.18</t>
   </si>
   <si>
     <t>26.00</t>
   </si>
   <si>
+    <t>Кира Краева</t>
+  </si>
+  <si>
+    <t>28.90</t>
+  </si>
+  <si>
+    <t>25.00</t>
+  </si>
+  <si>
     <t>Виталина Калистратова</t>
   </si>
   <si>
     <t>29.83</t>
   </si>
   <si>
     <t>24.43</t>
   </si>
   <si>
     <t>Кирилл Данюк</t>
   </si>
   <si>
     <t>31.73</t>
   </si>
   <si>
     <t>27.44</t>
   </si>
   <si>
     <t>Анастасия Арокина</t>
   </si>
   <si>
     <t>34.01</t>
   </si>
   <si>
     <t>27.57</t>
   </si>
   <si>
     <t>Денис Цыганков</t>
   </si>
   <si>
     <t>34.06</t>
   </si>
   <si>
     <t>28.71</t>
   </si>
   <si>
     <t>Ольга Пахомова</t>
   </si>
   <si>
     <t>34.97</t>
   </si>
   <si>
     <t>28.32</t>
   </si>
   <si>
-    <t>Кира Краева</t>
-[...7 lines deleted...]
-  <si>
     <t>Елизавета Селиванова</t>
   </si>
   <si>
     <t>35.66</t>
   </si>
   <si>
     <t>27.70</t>
   </si>
   <si>
     <t>Элина Степанова</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>31.01</t>
   </si>
   <si>
     <t>Елисей Якинто</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>29.46</t>
@@ -488,51 +488,51 @@
   <si>
     <t>Анжелика Чмелёва</t>
   </si>
   <si>
     <t>53.43</t>
   </si>
   <si>
     <t>46.55</t>
   </si>
   <si>
     <t>Тимур Данилов</t>
   </si>
   <si>
     <t>54.29</t>
   </si>
   <si>
     <t>45.34</t>
   </si>
   <si>
     <t>Светлана Яковлева</t>
   </si>
   <si>
     <t>55.34</t>
   </si>
   <si>
-    <t>44.36</t>
+    <t>42.50</t>
   </si>
   <si>
     <t>Евгений Козило</t>
   </si>
   <si>
     <t>59.78</t>
   </si>
   <si>
     <t>49.91</t>
   </si>
   <si>
     <t>Роман Башков</t>
   </si>
   <si>
     <t>1:00.04</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>Анна Модженок</t>
   </si>
   <si>
     <t>1:02.78</t>
   </si>
@@ -1144,93 +1144,93 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>49</v>