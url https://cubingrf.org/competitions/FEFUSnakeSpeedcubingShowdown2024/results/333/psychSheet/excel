--- v3 (2026-04-19)
+++ v4 (2026-06-24)
@@ -17,627 +17,627 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дмитрий Якинто</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
-    <t>Доржо Цыбенов</t>
+    <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>8.19</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>Никита Пак</t>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
-    <t>Георгий Бутурлин</t>
+    <t>Georgiy Buturlin</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
     <t>10.05</t>
   </si>
   <si>
-    <t>Александр Сивцев</t>
+    <t>Alexander Sivtsev</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
-    <t>Игорь Селиванов</t>
+    <t>Igor Selivanov</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
     <t>10.06</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
+    <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
+    <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
-    <t>Андрей Деревягин</t>
+    <t>Andrey Derevyagin</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
-    <t>Дмитрий Салахов</t>
+    <t>Dmitry Salakhov</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
+    <t>Aleksandra Voroshilova</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>10.50</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Yan Hardikov</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>11.01</t>
+  </si>
+  <si>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
-    <t>Батор Дугаров</t>
-[...2 lines deleted...]
-    <t>Родион Пипко</t>
+    <t>Bator Dugarov</t>
+  </si>
+  <si>
+    <t>Rodion Pipko</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
-    <t>Артур Друженя</t>
+    <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
+    <t>Milana Longinova</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
-[...8 lines deleted...]
-    <t>Евгений Ким</t>
+    <t>Yevgeniy Kim</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
-    <t>Давид Чеботкевич</t>
+    <t>David Chebotkevich</t>
   </si>
   <si>
     <t>14.99</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
-    <t>Кирилл Цыбулько</t>
+    <t>Kirill Tsybul'ko</t>
   </si>
   <si>
     <t>15.66</t>
   </si>
   <si>
     <t>12.33</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
+    <t>Bair Pavlov</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
+    <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
-    <t>Артём Островидов</t>
+    <t>Artem Ostrovidov</t>
   </si>
   <si>
     <t>16.63</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
-    <t>Вероника Максимова</t>
+    <t>Veronica Maximova</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>13.83</t>
   </si>
   <si>
-    <t>Марк Чукмасов</t>
+    <t>Mark Chukmasov</t>
   </si>
   <si>
     <t>17.09</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
-    <t>Данила Махалов</t>
+    <t>Danila Makhalov</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>16.08</t>
   </si>
   <si>
-    <t>Даниил Придворев</t>
+    <t>Daniil Pridvorev</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
   <si>
-    <t>Анастасия Квитченко</t>
+    <t>Anastasia Kvitchenko</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
-    <t>Содном Эрдыниев</t>
+    <t>Sodnom Erdyniev</t>
   </si>
   <si>
     <t>21.21</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
-    <t>Де Дюн Пек</t>
+    <t>De Dyun Pek</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
-    <t>Матвей Глазырин</t>
+    <t>Matvey Glazyrin</t>
   </si>
   <si>
     <t>22.54</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
-    <t>Андрей Галлямов</t>
+    <t>Andrey Gallyamov</t>
   </si>
   <si>
     <t>23.13</t>
   </si>
   <si>
     <t>18.16</t>
   </si>
   <si>
-    <t>Василий Ушаков</t>
+    <t>Vasily Ushakov</t>
   </si>
   <si>
     <t>25.42</t>
   </si>
   <si>
     <t>20.76</t>
   </si>
   <si>
-    <t>Антон Каюров</t>
+    <t>Anton Kayurov</t>
   </si>
   <si>
     <t>27.36</t>
   </si>
   <si>
     <t>22.82</t>
   </si>
   <si>
-    <t>Даниил Банин</t>
+    <t>Daniil Banin</t>
   </si>
   <si>
     <t>28.18</t>
   </si>
   <si>
     <t>26.00</t>
   </si>
   <si>
-    <t>Кира Краева</t>
+    <t>Kira Krayeva</t>
   </si>
   <si>
     <t>28.90</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
-    <t>Виталина Калистратова</t>
+    <t>Vitalina Kalistratova</t>
   </si>
   <si>
     <t>29.83</t>
   </si>
   <si>
     <t>24.43</t>
   </si>
   <si>
-    <t>Кирилл Данюк</t>
+    <t>Danyuk Kirill</t>
   </si>
   <si>
     <t>31.73</t>
   </si>
   <si>
     <t>27.44</t>
   </si>
   <si>
-    <t>Анастасия Арокина</t>
+    <t>Anastasia Arokina</t>
   </si>
   <si>
     <t>34.01</t>
   </si>
   <si>
     <t>27.57</t>
   </si>
   <si>
-    <t>Денис Цыганков</t>
+    <t>Denis Tsygankov</t>
   </si>
   <si>
     <t>34.06</t>
   </si>
   <si>
     <t>28.71</t>
   </si>
   <si>
-    <t>Ольга Пахомова</t>
+    <t>Olga Pakhomova</t>
   </si>
   <si>
     <t>34.97</t>
   </si>
   <si>
     <t>28.32</t>
   </si>
   <si>
-    <t>Елизавета Селиванова</t>
+    <t>Yelizaveta Selivanova</t>
   </si>
   <si>
     <t>35.66</t>
   </si>
   <si>
     <t>27.70</t>
   </si>
   <si>
-    <t>Элина Степанова</t>
+    <t>Elisei Yaquinto</t>
+  </si>
+  <si>
+    <t>37.04</t>
+  </si>
+  <si>
+    <t>25.70</t>
+  </si>
+  <si>
+    <t>Elina Stepanova</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>31.01</t>
   </si>
   <si>
-    <t>Елисей Якинто</t>
-[...8 lines deleted...]
-    <t>Олег Яковлев</t>
+    <t>Oleg Yakovlev</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
-    <t>Альбина Альминова</t>
+    <t>Alʹbina Alʹminova</t>
   </si>
   <si>
     <t>44.69</t>
   </si>
   <si>
     <t>36.75</t>
   </si>
   <si>
-    <t>Дмитрий Букарев</t>
+    <t>Dmitriy Bukarev</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>41.35</t>
   </si>
   <si>
-    <t>Виктор Токтонов</t>
+    <t>Viktor Toktonov</t>
   </si>
   <si>
     <t>53.23</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
-    <t>Анжелика Чмелёва</t>
+    <t>Anzhelika Chmel’ova</t>
   </si>
   <si>
     <t>53.43</t>
   </si>
   <si>
     <t>46.55</t>
   </si>
   <si>
-    <t>Тимур Данилов</t>
+    <t>Timur Danilov</t>
   </si>
   <si>
     <t>54.29</t>
   </si>
   <si>
     <t>45.34</t>
   </si>
   <si>
-    <t>Светлана Яковлева</t>
+    <t>Svetlana Yakovleva</t>
   </si>
   <si>
     <t>55.34</t>
   </si>
   <si>
     <t>42.50</t>
   </si>
   <si>
-    <t>Евгений Козило</t>
+    <t>Yevgeniy Kozilo</t>
   </si>
   <si>
     <t>59.78</t>
   </si>
   <si>
     <t>49.91</t>
   </si>
   <si>
-    <t>Роман Башков</t>
+    <t>Bashkov Roman</t>
   </si>
   <si>
     <t>1:00.04</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
-    <t>Анна Модженок</t>
+    <t>Anna Modzhenok</t>
   </si>
   <si>
     <t>1:02.78</t>
   </si>
   <si>
     <t>58.56</t>
   </si>
   <si>
-    <t>Любовь Титова</t>
+    <t>Lyubovʹ Titova</t>
   </si>
   <si>
     <t>1:05.33</t>
   </si>
   <si>
     <t>57.80</t>
   </si>
   <si>
-    <t>Валерия Марыгина</t>
+    <t>Valeria Marygina</t>
   </si>
   <si>
     <t>1:07.02</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
-    <t>Родион Ильичев</t>
+    <t>Rodion Il'ichev</t>
   </si>
   <si>
     <t>1:18.02</t>
   </si>
   <si>
     <t>57.65</t>
   </si>
   <si>
-    <t>Антон Мухортов</t>
+    <t>Anton Muhortov</t>
   </si>
   <si>
     <t>1:28.06</t>
   </si>
   <si>
     <t>1:22.63</t>
   </si>
   <si>
-    <t>Анатолий Ростовцев</t>
+    <t>Anatoly Rostovcev</t>
   </si>
   <si>
     <t>1:39.10</t>
   </si>
   <si>
     <t>1:11.97</t>
   </si>
   <si>
-    <t>Милена Киевская</t>
+    <t>Milena Kievskaya</t>
   </si>
   <si>
     <t>1:46.92</t>
   </si>
   <si>
     <t>1:35.35</t>
   </si>
   <si>
-    <t>Агата Музыка</t>
+    <t>Agata Muzyka</t>
   </si>
   <si>
     <t>1:47.93</t>
   </si>
   <si>
     <t>1:11.03</t>
   </si>
   <si>
-    <t>Бэлигто Цыбенов</t>
+    <t>Beligto Tsybenov</t>
   </si>
   <si>
     <t>1:45.07</t>
   </si>
   <si>
-    <t>Дмитрий Мучкаев</t>
-[...5 lines deleted...]
-    <t>Никита Толстов</t>
+    <t>Dmitrii Muchkaev</t>
+  </si>
+  <si>
+    <t>Maxim Vdovichenko</t>
+  </si>
+  <si>
+    <t>Nikita Tolstov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1183,68 +1183,68 @@
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>52</v>