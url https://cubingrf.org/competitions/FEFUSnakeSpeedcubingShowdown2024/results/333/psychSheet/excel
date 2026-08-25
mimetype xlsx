--- v4 (2026-06-24)
+++ v5 (2026-08-25)
@@ -158,102 +158,102 @@
   <si>
     <t>10.50</t>
   </si>
   <si>
     <t>Yan Hardikov</t>
   </si>
   <si>
     <t>13.34</t>
   </si>
   <si>
     <t>11.01</t>
   </si>
   <si>
     <t>Arina Zubova</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
     <t>Bator Dugarov</t>
   </si>
   <si>
+    <t>Kirill Tsybul'ko</t>
+  </si>
+  <si>
+    <t>13.66</t>
+  </si>
+  <si>
+    <t>10.52</t>
+  </si>
+  <si>
     <t>Rodion Pipko</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
     <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
     <t>Milana Longinova</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
     <t>Yevgeniy Kim</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>David Chebotkevich</t>
   </si>
   <si>
     <t>14.99</t>
   </si>
   <si>
     <t>11.53</t>
-  </si>
-[...7 lines deleted...]
-    <t>12.33</t>
   </si>
   <si>
     <t>Bair Pavlov</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
     <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
     <t>Artem Ostrovidov</t>
   </si>
   <si>
     <t>16.63</t>
   </si>