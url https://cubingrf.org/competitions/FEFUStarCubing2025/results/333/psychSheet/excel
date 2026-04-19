--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -17,354 +17,354 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дмитрий Якинто</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>Никита Пак</t>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
-    <t>8.25</t>
-[...2 lines deleted...]
-    <t>Александр Сивцев</t>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>Georgiy Buturlin</t>
+  </si>
+  <si>
+    <t>10.94</t>
+  </si>
+  <si>
+    <t>10.05</t>
+  </si>
+  <si>
+    <t>Alexander Sivtsev</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
-    <t>Игорь Селиванов</t>
+    <t>Igor Selivanov</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
     <t>10.06</t>
   </si>
   <si>
-    <t>Георгий Бутурлин</t>
-[...8 lines deleted...]
-    <t>Кирилл Ослонов</t>
+    <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
-    <t>Андрей Деревягин</t>
+    <t>Andrey Derevyagin</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
-    <t>Дмитрий Салахов</t>
+    <t>Dmitry Salakhov</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Aleksandra Voroshilova</t>
+  </si>
+  <si>
+    <t>12.81</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
+    <t>Rodion Pipko</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
-    <t>13.14</t>
-[...2 lines deleted...]
-    <t>Артур Друженя</t>
+    <t>12.40</t>
+  </si>
+  <si>
+    <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
-[...17 lines deleted...]
-    <t>Евгений Ким</t>
+    <t>Milana Longinova</t>
+  </si>
+  <si>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>11.38</t>
+  </si>
+  <si>
+    <t>Yan Hardikov</t>
+  </si>
+  <si>
+    <t>14.55</t>
+  </si>
+  <si>
+    <t>11.01</t>
+  </si>
+  <si>
+    <t>Yevgeniy Kim</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
-[...8 lines deleted...]
-    <t>Андрей Мишин</t>
+    <t>Denis Vorobyev</t>
+  </si>
+  <si>
+    <t>16.28</t>
+  </si>
+  <si>
+    <t>13.64</t>
+  </si>
+  <si>
+    <t>Veronica Maximova</t>
+  </si>
+  <si>
+    <t>16.69</t>
+  </si>
+  <si>
+    <t>13.83</t>
+  </si>
+  <si>
+    <t>Andrey Mishin</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...8 lines deleted...]
-    <t>Даниил Придворев</t>
+    <t>Daniil Pridvorev</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
   <si>
-    <t>Анастасия Квитченко</t>
+    <t>Anastasiya Kvitchenko</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
-    <t>18.22</t>
-[...11 lines deleted...]
-    <t>Де Дюн Пек</t>
+    <t>17.92</t>
+  </si>
+  <si>
+    <t>De Dyun Pek</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
-    <t>Андрей Галлямов</t>
+    <t>Andrey Gallyamov</t>
   </si>
   <si>
     <t>23.13</t>
   </si>
   <si>
     <t>18.16</t>
   </si>
   <si>
-    <t>Артём Черняев</t>
+    <t>Artem Chernyaev</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
-    <t>Анастасия Арокина</t>
+    <t>Kira Krayeva</t>
+  </si>
+  <si>
+    <t>28.90</t>
+  </si>
+  <si>
+    <t>25.00</t>
+  </si>
+  <si>
+    <t>Anastasia Arokina</t>
   </si>
   <si>
     <t>34.01</t>
   </si>
   <si>
     <t>27.57</t>
   </si>
   <si>
-    <t>Кира Краева</t>
-[...8 lines deleted...]
-    <t>Елисей Якинто</t>
+    <t>Elisei Yaquinto</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>29.46</t>
   </si>
   <si>
-    <t>Олег Яковлев</t>
+    <t>Oleg Yakovlev</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
-    <t>Максим Никифоров</t>
+    <t>Maksim Nikiforov</t>
   </si>
   <si>
     <t>49.11</t>
   </si>
   <si>
     <t>44.76</t>
   </si>
   <si>
-    <t>Варвара Николаева</t>
+    <t>Varvara Nikolaeva</t>
   </si>
   <si>
     <t>51.25</t>
   </si>
   <si>
     <t>34.87</t>
   </si>
   <si>
-    <t>Анна Модженок</t>
+    <t>Anna Modzhenok</t>
   </si>
   <si>
     <t>1:02.78</t>
   </si>
   <si>
     <t>58.56</t>
   </si>
   <si>
-    <t>Валерия Марыгина</t>
+    <t>Valeria Marygina</t>
   </si>
   <si>
     <t>1:07.02</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
-    <t>Ариана Крипакова</t>
-[...8 lines deleted...]
-    <t>Снежана Бочкарева</t>
+    <t>Ariana Kripakova</t>
+  </si>
+  <si>
+    <t>Vladislav Myatlev</t>
+  </si>
+  <si>
+    <t>Dmitrii Muchkaev</t>
+  </si>
+  <si>
+    <t>Snezhana Bochkareva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -689,51 +689,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -829,51 +829,51 @@
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>