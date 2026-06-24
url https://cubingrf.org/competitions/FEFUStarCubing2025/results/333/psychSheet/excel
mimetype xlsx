--- v2 (2026-04-19)
+++ v3 (2026-06-24)
@@ -17,354 +17,354 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Dmitry Matthew Yaquinto</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
-    <t>Ilya Sokolov</t>
+    <t>Илья Соколов</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>Nikita Pak</t>
+    <t>Никита Пак</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
-    <t>Georgiy Buturlin</t>
+    <t>Георгий Бутурлин</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
     <t>10.05</t>
   </si>
   <si>
-    <t>Alexander Sivtsev</t>
+    <t>Александр Сивцев</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
-    <t>Igor Selivanov</t>
+    <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
     <t>10.06</t>
   </si>
   <si>
-    <t>Kirill Oslonov</t>
+    <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
-    <t>Andrey Derevyagin</t>
+    <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
-    <t>Dmitry Salakhov</t>
+    <t>Дмитрий Салахов</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
-    <t>Aleksandra Voroshilova</t>
+    <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>10.50</t>
   </si>
   <si>
-    <t>Arina Zubova</t>
+    <t>Ян Хардиков</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>11.01</t>
+  </si>
+  <si>
+    <t>Арина Зубова</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
-    <t>Rodion Pipko</t>
+    <t>Родион Пипко</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
-    <t>Artur Druzhenya</t>
+    <t>Артур Друженя</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Milana Longinova</t>
+    <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
-    <t>Yan Hardikov</t>
-[...8 lines deleted...]
-    <t>Yevgeniy Kim</t>
+    <t>Евгений Ким</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
-    <t>Denis Vorobyev</t>
+    <t>Денис Воробьев</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
-    <t>Veronica Maximova</t>
+    <t>Вероника Максимова</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>13.83</t>
   </si>
   <si>
-    <t>Andrey Mishin</t>
+    <t>Андрей Мишин</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
-    <t>Daniil Pridvorev</t>
+    <t>Даниил Придворев</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
   <si>
-    <t>Anastasiya Kvitchenko</t>
+    <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
-    <t>De Dyun Pek</t>
+    <t>Де Дюн Пек</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
-    <t>Andrey Gallyamov</t>
+    <t>Андрей Галлямов</t>
   </si>
   <si>
     <t>23.13</t>
   </si>
   <si>
     <t>18.16</t>
   </si>
   <si>
-    <t>Artem Chernyaev</t>
+    <t>Артём Черняев</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
-    <t>Kira Krayeva</t>
+    <t>Кира Краева</t>
   </si>
   <si>
     <t>28.90</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
-    <t>Anastasia Arokina</t>
+    <t>Анастасия Арокина</t>
   </si>
   <si>
     <t>34.01</t>
   </si>
   <si>
     <t>27.57</t>
   </si>
   <si>
-    <t>Elisei Yaquinto</t>
-[...8 lines deleted...]
-    <t>Oleg Yakovlev</t>
+    <t>Елисей Якинто</t>
+  </si>
+  <si>
+    <t>37.04</t>
+  </si>
+  <si>
+    <t>25.70</t>
+  </si>
+  <si>
+    <t>Олег Яковлев</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
-    <t>Maksim Nikiforov</t>
+    <t>Максим Никифоров</t>
   </si>
   <si>
     <t>49.11</t>
   </si>
   <si>
     <t>44.76</t>
   </si>
   <si>
-    <t>Varvara Nikolaeva</t>
+    <t>Варвара Николаева</t>
   </si>
   <si>
     <t>51.25</t>
   </si>
   <si>
     <t>34.87</t>
   </si>
   <si>
-    <t>Anna Modzhenok</t>
+    <t>Анна Модженок</t>
   </si>
   <si>
     <t>1:02.78</t>
   </si>
   <si>
     <t>58.56</t>
   </si>
   <si>
-    <t>Valeria Marygina</t>
+    <t>Валерия Марыгина</t>
   </si>
   <si>
     <t>1:07.02</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
-    <t>Ariana Kripakova</t>
-[...8 lines deleted...]
-    <t>Snezhana Bochkareva</t>
+    <t>Ариана Крипакова</t>
+  </si>
+  <si>
+    <t>Владислав Мятлев</t>
+  </si>
+  <si>
+    <t>Дмитрий Мучкаев</t>
+  </si>
+  <si>
+    <t>Снежана Бочкарева</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -689,51 +689,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>