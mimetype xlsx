--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -71,75 +71,75 @@
   <si>
     <t>1:17.42</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
     <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>1:35.01</t>
   </si>
   <si>
     <t>1:22.93</t>
   </si>
   <si>
     <t>Igor Selivanov</t>
   </si>
   <si>
     <t>1:35.85</t>
   </si>
   <si>
     <t>1:30.75</t>
   </si>
   <si>
+    <t>Milana Longinova</t>
+  </si>
+  <si>
+    <t>1:39.56</t>
+  </si>
+  <si>
+    <t>1:32.91</t>
+  </si>
+  <si>
     <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>1:39.69</t>
   </si>
   <si>
     <t>1:25.40</t>
   </si>
   <si>
     <t>Arina Zubova</t>
   </si>
   <si>
     <t>1:44.68</t>
   </si>
   <si>
     <t>1:40.26</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:47.48</t>
   </si>
   <si>
     <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>2:03.06</t>
   </si>
   <si>
     <t>1:53.29</t>
   </si>
   <si>
     <t>Anastasia Kvitchenko</t>
   </si>
   <si>
     <t>2:13.87</t>
   </si>
   <si>
     <t>2:00.06</t>
   </si>
   <si>
     <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>2:15.03</t>
   </si>