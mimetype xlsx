--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -26,66 +26,66 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="666" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Никита Пак</t>
+  </si>
+  <si>
+    <t>2:26.54</t>
+  </si>
+  <si>
+    <t>2:21.62</t>
+  </si>
+  <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>2:29.99</t>
   </si>
   <si>
     <t>2:10.52</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:46.95</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>3:30.99</t>
   </si>
   <si>
     <t>2:56.41</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>3:58.67</t>
   </si>
   <si>
     <t>3:52.18</t>
   </si>
   <si>
     <t>Александр Сивцев</t>
   </si>
   <si>
     <t>4:58.94</t>
   </si>