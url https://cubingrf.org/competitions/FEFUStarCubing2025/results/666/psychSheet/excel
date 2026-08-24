--- v2 (2026-04-19)
+++ v3 (2026-08-24)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>2:26.54</t>
   </si>
   <si>
     <t>2:21.62</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
-    <t>2:29.99</t>
+    <t>2:27.01</t>
   </si>
   <si>
     <t>2:10.52</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>3:30.99</t>
   </si>
   <si>
     <t>2:56.41</t>
   </si>
   <si>
     <t>Игорь Селиванов</t>
   </si>
   <si>
     <t>3:58.67</t>
   </si>
   <si>
     <t>3:52.18</t>
   </si>
   <si>
     <t>Александр Сивцев</t>
   </si>