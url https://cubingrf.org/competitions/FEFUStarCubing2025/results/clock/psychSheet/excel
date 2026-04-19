--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -26,174 +26,174 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Дмитрий Якинто</t>
+  </si>
+  <si>
+    <t>5.79</t>
+  </si>
+  <si>
+    <t>4.44</t>
+  </si>
+  <si>
     <t>Никита Пак</t>
   </si>
   <si>
-    <t>6.28</t>
+    <t>6.09</t>
   </si>
   <si>
     <t>5.11</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
-[...5 lines deleted...]
-    <t>4.44</t>
+    <t>Вероника Максимова</t>
+  </si>
+  <si>
+    <t>8.40</t>
+  </si>
+  <si>
+    <t>7.87</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
-    <t>9.04</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
-    <t>Вероника Максимова</t>
-[...5 lines deleted...]
-    <t>9.23</t>
+    <t>Денис Воробьев</t>
+  </si>
+  <si>
+    <t>14.87</t>
+  </si>
+  <si>
+    <t>13.74</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>15.58</t>
   </si>
   <si>
     <t>11.80</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Придворев</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
     <t>13.93</t>
   </si>
   <si>
+    <t>Александра Ворошилова</t>
+  </si>
+  <si>
+    <t>18.65</t>
+  </si>
+  <si>
+    <t>15.53</t>
+  </si>
+  <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>20.36</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>20.80</t>
   </si>
   <si>
     <t>16.57</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
-[...5 lines deleted...]
-    <t>16.40</t>
+    <t>Артём Черняев</t>
+  </si>
+  <si>
+    <t>24.90</t>
+  </si>
+  <si>
+    <t>21.51</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>27.61</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
-    <t>Артём Черняев</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Галлямов</t>
   </si>
   <si>
     <t>35.38</t>
   </si>
   <si>
     <t>26.99</t>
   </si>
   <si>
     <t>Де Дюн Пек</t>
   </si>
   <si>
     <t>50.89</t>
   </si>
   <si>
-    <t>34.75</t>
+    <t>32.70</t>
   </si>
   <si>
     <t>Владислав Мятлев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>