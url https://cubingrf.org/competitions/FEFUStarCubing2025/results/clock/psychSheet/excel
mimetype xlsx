--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -65,99 +65,99 @@
   <si>
     <t>5.11</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>7.87</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
     <t>Денис Воробьев</t>
   </si>
   <si>
-    <t>14.87</t>
-[...2 lines deleted...]
-    <t>13.74</t>
+    <t>14.26</t>
+  </si>
+  <si>
+    <t>12.02</t>
   </si>
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>15.58</t>
   </si>
   <si>
     <t>11.80</t>
   </si>
   <si>
     <t>Даниил Придворев</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
     <t>13.93</t>
   </si>
   <si>
+    <t>Милана Лонгинова</t>
+  </si>
+  <si>
+    <t>17.94</t>
+  </si>
+  <si>
+    <t>13.83</t>
+  </si>
+  <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>18.65</t>
   </si>
   <si>
     <t>15.53</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>20.36</t>
   </si>
   <si>
     <t>18.80</t>
-  </si>
-[...7 lines deleted...]
-    <t>16.57</t>
   </si>
   <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>21.51</t>
   </si>
   <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>27.61</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
     <t>Андрей Галлямов</t>
   </si>
   <si>
     <t>35.38</t>
   </si>