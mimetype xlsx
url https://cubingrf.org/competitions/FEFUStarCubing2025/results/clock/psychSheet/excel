--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -29,54 +29,54 @@
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
-    <t>5.79</t>
-[...2 lines deleted...]
-    <t>4.44</t>
+    <t>5.52</t>
+  </si>
+  <si>
+    <t>4.06</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>6.09</t>
   </si>
   <si>
     <t>5.11</t>
   </si>
   <si>
     <t>Вероника Максимова</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>7.87</t>
   </si>
   <si>
     <t>Родион Пипко</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
@@ -95,51 +95,51 @@
   <si>
     <t>Анастасия Квитченко</t>
   </si>
   <si>
     <t>15.58</t>
   </si>
   <si>
     <t>11.80</t>
   </si>
   <si>
     <t>Даниил Придворев</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
     <t>13.93</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
-    <t>13.83</t>
+    <t>12.49</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>18.65</t>
   </si>
   <si>
     <t>15.53</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>20.36</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>Артём Черняев</t>
   </si>
   <si>
     <t>24.90</t>
   </si>