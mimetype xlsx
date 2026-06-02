--- v3 (2026-03-03)
+++ v4 (2026-06-02)
@@ -12,71 +12,71 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>1.92</t>
-[...2 lines deleted...]
-    <t>1.24</t>
+    <t>1.83</t>
+  </si>
+  <si>
+    <t>1.16</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
     <t>1.51</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.39</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
@@ -95,51 +95,51 @@
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3.89</t>
   </si>
   <si>
     <t>1.55</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
     <t>1.33</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
-    <t>2.76</t>
+    <t>2.21</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>1.62</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
@@ -152,210 +152,207 @@
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>5.01</t>
+  </si>
+  <si>
+    <t>3.52</t>
+  </si>
+  <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>Дмитрий Лига</t>
   </si>
   <si>
     <t>6.12</t>
   </si>
   <si>
     <t>4.09</t>
   </si>
   <si>
+    <t>Андрей Севастьянов</t>
+  </si>
+  <si>
+    <t>6.89</t>
+  </si>
+  <si>
+    <t>6.03</t>
+  </si>
+  <si>
     <t>Михаил Лапшин</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
-    <t>Андрей Севастьянов</t>
-[...5 lines deleted...]
-    <t>6.24</t>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>8.62</t>
+  </si>
+  <si>
+    <t>6.34</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
-    <t>7.44</t>
+    <t>3.07</t>
   </si>
   <si>
     <t>Владимир Васильев</t>
   </si>
   <si>
     <t>9.20</t>
   </si>
   <si>
     <t>4.01</t>
   </si>
   <si>
     <t>Михаил Иванов</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Фомичев</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>Глеб Колесник</t>
   </si>
   <si>
     <t>7.80</t>
   </si>
   <si>
     <t>Даниил Попов</t>
   </si>
   <si>
     <t>10.09</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
-    <t>11.14</t>
-[...2 lines deleted...]
-    <t>9.11</t>
+    <t>10.21</t>
+  </si>
+  <si>
+    <t>8.34</t>
   </si>
   <si>
     <t>Ярослав Румянцев</t>
   </si>
   <si>
     <t>13.68</t>
   </si>
   <si>
     <t>10.68</t>
   </si>
   <si>
+    <t>Алиса Ивановская</t>
+  </si>
+  <si>
+    <t>14.50</t>
+  </si>
+  <si>
     <t>Роман Кравченко</t>
   </si>
   <si>
     <t>15.23</t>
   </si>
   <si>
     <t>Леонид Букин</t>
   </si>
   <si>
     <t>16.58</t>
   </si>
   <si>
     <t>11.65</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.73</t>
   </si>
   <si>
     <t>Матвей Гриневич</t>
   </si>
   <si>
     <t>18.96</t>
   </si>
   <si>
     <t>13.13</t>
   </si>
   <si>
     <t>Александр Рабкин</t>
   </si>
   <si>
     <t>21.77</t>
   </si>
   <si>
     <t>12.82</t>
   </si>
   <si>
     <t>Максим Джураев</t>
   </si>
   <si>
     <t>22.30</t>
   </si>
@@ -1209,205 +1206,205 @@
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>96</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>111</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>123</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>