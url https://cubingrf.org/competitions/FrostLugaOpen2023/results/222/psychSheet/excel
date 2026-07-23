--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -50,75 +50,75 @@
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1.83</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
     <t>1.51</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>1.39</t>
+    <t>1.31</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>3.89</t>
+    <t>3.75</t>
   </si>
   <si>
     <t>1.55</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
     <t>1.33</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>