--- v5 (2026-07-23)
+++ v6 (2026-10-23)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1.83</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
-    <t>1.51</t>
+    <t>1.36</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
@@ -218,54 +218,54 @@
   <si>
     <t>4.09</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Михаил Лапшин</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
-    <t>8.62</t>
-[...2 lines deleted...]
-    <t>6.34</t>
+    <t>7.79</t>
+  </si>
+  <si>
+    <t>4.17</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>3.07</t>
   </si>
   <si>
     <t>Владимир Васильев</t>
   </si>
   <si>
     <t>9.20</t>
   </si>
   <si>
     <t>4.01</t>
   </si>
   <si>
     <t>Михаил Иванов</t>
   </si>
   <si>
     <t>9.40</t>
   </si>