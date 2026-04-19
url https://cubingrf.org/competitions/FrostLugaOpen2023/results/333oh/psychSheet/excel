--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -12,257 +12,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>17.53</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Михаил Кузин</t>
+    <t>Mikhail Kuzin</t>
   </si>
   <si>
     <t>20.25</t>
   </si>
   <si>
     <t>12.99</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>30.65</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>33.93</t>
   </si>
   <si>
     <t>27.88</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>35.87</t>
   </si>
   <si>
     <t>31.93</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
-[...8 lines deleted...]
-    <t>Егор Жогин</t>
+    <t>Gabriella Ivakhnitskaya</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>26.11</t>
+  </si>
+  <si>
+    <t>Ekaterina Kusacheva</t>
+  </si>
+  <si>
+    <t>52.31</t>
+  </si>
+  <si>
+    <t>44.42</t>
+  </si>
+  <si>
+    <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>58.22</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
-    <t>Андрей Севастьянов</t>
+    <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>2:53.79</t>
   </si>
   <si>
     <t>1:05.17</t>
   </si>
   <si>
-    <t>Михаил Лапшин</t>
+    <t>Mikhail Lapshin</t>
   </si>
   <si>
     <t>55.60</t>
   </si>
   <si>
-    <t>Глеб Колесник</t>
+    <t>Gleb Kolesnik</t>
   </si>
   <si>
     <t>59.92</t>
   </si>
   <si>
-    <t>Арсений Русецкий</t>
-[...26 lines deleted...]
-    <t>Ярослав Румянцев</t>
+    <t>Arseniy Rusetskiy</t>
+  </si>
+  <si>
+    <t>Vladimir Vasil`ev</t>
+  </si>
+  <si>
+    <t>Demʹyan Ivanov</t>
+  </si>
+  <si>
+    <t>Matvey Grinevich</t>
+  </si>
+  <si>
+    <t>Mikhail Ivanov</t>
+  </si>
+  <si>
+    <t>Roman Kravchenko</t>
+  </si>
+  <si>
+    <t>Timofey Ivanisov</t>
+  </si>
+  <si>
+    <t>Fëdor Rekunenko</t>
+  </si>
+  <si>
+    <t>Yaroslav Rumyantsev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -849,124 +855,132 @@
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
-      <c r="C19" s="1"/>
+      <c r="C19" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
+      <c r="A21">
+        <v>20</v>
+      </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" s="1"/>
+      <c r="D21" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C22" s="1"/>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C23" s="1"/>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C25" s="1"/>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C26" s="1"/>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C27" s="1"/>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C30" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>