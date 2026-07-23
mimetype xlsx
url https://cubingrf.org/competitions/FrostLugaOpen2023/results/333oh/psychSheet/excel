--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -77,51 +77,51 @@
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>17.53</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>16.14</t>
+    <t>15.89</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Mikhail Kuzin</t>
   </si>
   <si>
     <t>20.25</t>
   </si>
   <si>
     <t>12.99</t>
   </si>
   <si>
     <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>27.06</t>
   </si>