--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -17,258 +17,258 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>9.95</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
-[...8 lines deleted...]
-    <t>Nikolay Vasilyev</t>
+    <t>Максим Аммосов</t>
+  </si>
+  <si>
+    <t>15.29</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
-[...8 lines deleted...]
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Mikhail Kuzin</t>
+    <t>Михаил Кузин</t>
   </si>
   <si>
     <t>20.25</t>
   </si>
   <si>
     <t>12.99</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
-[...2 lines deleted...]
-    <t>30.65</t>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>29.14</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>33.93</t>
   </si>
   <si>
     <t>27.88</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>35.87</t>
   </si>
   <si>
     <t>31.93</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
-    <t>Ekaterina Kusacheva</t>
+    <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>52.31</t>
   </si>
   <si>
     <t>44.42</t>
   </si>
   <si>
-    <t>Yegor Zhogin</t>
+    <t>Егор Жогин</t>
   </si>
   <si>
     <t>58.22</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
-    <t>Andrey Sevastʹyanov</t>
+    <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:53.79</t>
   </si>
   <si>
     <t>1:05.17</t>
   </si>
   <si>
-    <t>Mikhail Lapshin</t>
+    <t>Михаил Лапшин</t>
   </si>
   <si>
     <t>55.60</t>
   </si>
   <si>
-    <t>Gleb Kolesnik</t>
+    <t>Глеб Колесник</t>
   </si>
   <si>
     <t>59.92</t>
   </si>
   <si>
-    <t>Arseniy Rusetskiy</t>
-[...23 lines deleted...]
-    <t>Yaroslav Rumyantsev</t>
+    <t>Арсений Русецкий</t>
+  </si>
+  <si>
+    <t>Владимир Васильев</t>
+  </si>
+  <si>
+    <t>Демьян Иванов</t>
+  </si>
+  <si>
+    <t>Матвей Гриневич</t>
+  </si>
+  <si>
+    <t>Михаил Иванов</t>
+  </si>
+  <si>
+    <t>Роман Кравченко</t>
+  </si>
+  <si>
+    <t>Тимофей Иванисов</t>
+  </si>
+  <si>
+    <t>Фёдор Рекуненко</t>
+  </si>
+  <si>
+    <t>Ярослав Румянцев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>