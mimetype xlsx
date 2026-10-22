--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -26,192 +26,192 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>11.28</t>
+    <t>10.70</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
-    <t>15.29</t>
+    <t>14.45</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
-    <t>12.83</t>
+    <t>11.87</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>20.25</t>
   </si>
   <si>
     <t>12.99</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>29.14</t>
-[...2 lines deleted...]
-    <t>22.17</t>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
+  </si>
+  <si>
+    <t>Егор Еремин</t>
+  </si>
+  <si>
+    <t>31.32</t>
+  </si>
+  <si>
+    <t>22.32</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>35.87</t>
   </si>
   <si>
     <t>31.93</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>52.31</t>
   </si>
   <si>
-    <t>44.42</t>
+    <t>35.85</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>58.22</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:53.79</t>
   </si>
   <si>
     <t>1:05.17</t>
   </si>
   <si>
     <t>Михаил Лапшин</t>
   </si>
   <si>
     <t>55.60</t>
   </si>