--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -12,236 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>31.07</t>
   </si>
   <si>
     <t>27.36</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>39.63</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Mikhail Kuzin</t>
   </si>
   <si>
     <t>39.91</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
-[...7 lines deleted...]
-  <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
-    <t>54.40</t>
-[...2 lines deleted...]
-    <t>48.45</t>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
   </si>
   <si>
     <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
     <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
-    <t>1:00.45</t>
+    <t>52.39</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Yevsey Ionush</t>
   </si>
   <si>
     <t>1:11.35</t>
   </si>
   <si>
     <t>1:02.88</t>
   </si>
   <si>
+    <t>Ekaterina Kusacheva</t>
+  </si>
+  <si>
+    <t>1:28.57</t>
+  </si>
+  <si>
+    <t>1:10.51</t>
+  </si>
+  <si>
     <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>2:08.89</t>
   </si>
   <si>
     <t>1:42.36</t>
   </si>
   <si>
     <t>Natalya Soboleva</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:48.28</t>
   </si>
   <si>
     <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>
   <si>
     <t>Arseniy Rusetskiy</t>
   </si>
   <si>
     <t>Vladimir Vasil`ev</t>
   </si>
   <si>
     <t>Gleb Kolesnik</t>
   </si>
   <si>
     <t>Ivan Fomichev</t>
   </si>
   <si>
     <t>Mikhail Lapshin</t>
   </si>
   <si>
     <t>Stepan Mikhaylov</t>
   </si>
@@ -694,65 +697,65 @@
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
@@ -886,112 +889,114 @@
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="1"/>
+      <c r="C21" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C23" s="1"/>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C25" s="1"/>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C26" s="1"/>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C27" s="1"/>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C30" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>