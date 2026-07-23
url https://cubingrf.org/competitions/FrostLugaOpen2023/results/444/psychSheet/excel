--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -17,264 +17,264 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
-[...11 lines deleted...]
-    <t>Maksim Ammosov</t>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>26.80</t>
+  </si>
+  <si>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>32.89</t>
+  </si>
+  <si>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
-[...8 lines deleted...]
-    <t>Mikhail Kuzin</t>
+    <t>Михаил Кузин</t>
   </si>
   <si>
     <t>39.91</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>53.87</t>
   </si>
   <si>
     <t>48.28</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Yevsey Ionush</t>
+    <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>1:11.35</t>
   </si>
   <si>
     <t>1:02.88</t>
   </si>
   <si>
-    <t>Ekaterina Kusacheva</t>
+    <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>1:28.57</t>
   </si>
   <si>
     <t>1:10.51</t>
   </si>
   <si>
-    <t>Yegor Zhogin</t>
+    <t>Егор Жогин</t>
   </si>
   <si>
     <t>2:08.89</t>
   </si>
   <si>
     <t>1:42.36</t>
   </si>
   <si>
-    <t>Natalya Soboleva</t>
+    <t>Наталья Соболева</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
-    <t>Andrey Sevastʹyanov</t>
+    <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>
   <si>
-    <t>Arseniy Rusetskiy</t>
-[...20 lines deleted...]
-    <t>Yaroslav Rumyantsev</t>
+    <t>Арсений Русецкий</t>
+  </si>
+  <si>
+    <t>Владимир Васильев</t>
+  </si>
+  <si>
+    <t>Глеб Колесник</t>
+  </si>
+  <si>
+    <t>Иван Фомичев</t>
+  </si>
+  <si>
+    <t>Михаил Лапшин</t>
+  </si>
+  <si>
+    <t>Степан Михайлов</t>
+  </si>
+  <si>
+    <t>Фёдор Рекуненко</t>
+  </si>
+  <si>
+    <t>Ярослав Румянцев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -711,51 +711,51 @@
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>