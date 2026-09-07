--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -59,102 +59,102 @@
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>39.91</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
-  </si>
-[...7 lines deleted...]
-    <t>48.28</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>