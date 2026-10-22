--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -32,69 +32,69 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
-    <t>34.39</t>
-[...2 lines deleted...]
-    <t>29.08</t>
+    <t>34.22</t>
+  </si>
+  <si>
+    <t>29.05</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
@@ -149,84 +149,84 @@
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>1:03.89</t>
+  </si>
+  <si>
+    <t>55.47</t>
+  </si>
+  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...7 lines deleted...]
-  <si>
     <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>1:11.35</t>
   </si>
   <si>
     <t>1:02.88</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
-    <t>1:28.57</t>
-[...2 lines deleted...]
-    <t>1:10.51</t>
+    <t>1:14.13</t>
+  </si>
+  <si>
+    <t>1:07.28</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>2:08.89</t>
   </si>
   <si>
     <t>1:42.36</t>
   </si>
   <si>
     <t>Наталья Соболева</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>