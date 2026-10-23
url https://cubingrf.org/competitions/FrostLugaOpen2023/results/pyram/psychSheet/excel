--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -68,150 +68,150 @@
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
-    <t>3.85</t>
+    <t>2.18</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>5.59</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>3.79</t>
+  </si>
+  <si>
     <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
-    <t>4.59</t>
-[...8 lines deleted...]
-    <t>3.79</t>
+    <t>3.15</t>
   </si>
   <si>
     <t>Mikhail Kuzin</t>
   </si>
   <si>
     <t>6.73</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
     <t>Yegor Yeremin</t>
   </si>
   <si>
-    <t>8.35</t>
-[...2 lines deleted...]
-    <t>5.79</t>
+    <t>8.15</t>
+  </si>
+  <si>
+    <t>3.91</t>
   </si>
   <si>
     <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>6.03</t>
+    <t>6.02</t>
   </si>
   <si>
     <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>8.04</t>
   </si>
   <si>
     <t>Mikhail Ivanov</t>
   </si>
   <si>
     <t>11.14</t>
   </si>
   <si>
     <t>7.89</t>
   </si>
   <si>
     <t>Yevsey Ionush</t>
   </si>
   <si>
     <t>11.15</t>
   </si>