--- v1 (2026-08-12)
+++ v2 (2026-09-26)
@@ -95,51 +95,51 @@
   <si>
     <t>Валерий Курбатов</t>
   </si>
   <si>
     <t>9.56</t>
   </si>
   <si>
     <t>8.13</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
-    <t>8.57</t>
+    <t>7.57</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>10.15</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>10.29</t>
   </si>