--- v0 (2026-07-26)
+++ v1 (2026-09-16)
@@ -62,153 +62,153 @@
   <si>
     <t>1:45.68</t>
   </si>
   <si>
     <t>1:39.98</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:49.75</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>1:50.52</t>
   </si>
   <si>
     <t>1:42.75</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>1:54.23</t>
+  </si>
+  <si>
+    <t>1:43.20</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:55.17</t>
   </si>
   <si>
     <t>1:41.07</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:57.87</t>
   </si>
   <si>
     <t>1:47.78</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>1:59.49</t>
   </si>
   <si>
     <t>1:45.85</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>2:16.38</t>
+  </si>
+  <si>
+    <t>2:06.51</t>
+  </si>
+  <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>2:18.34</t>
   </si>
   <si>
     <t>2:17.77</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>2:35.65</t>
   </si>
   <si>
     <t>2:25.29</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>2:40.48</t>
   </si>
   <si>
-    <t>2:34.11</t>
+    <t>2:32.71</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>3:10.61</t>
   </si>
   <si>
     <t>2:39.44</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>4:29.64</t>
+    <t>4:16.18</t>
   </si>
   <si>
     <t>4:04.51</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4:37.39</t>
   </si>
   <si>
     <t>4:03.31</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>6:38.36</t>
   </si>
   <si>
     <t>6:07.15</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>