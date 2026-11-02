--- v1 (2026-09-16)
+++ v2 (2026-11-02)
@@ -104,51 +104,51 @@
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:57.87</t>
   </si>
   <si>
     <t>1:47.78</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>1:59.49</t>
   </si>
   <si>
     <t>1:45.85</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2:16.38</t>
   </si>
   <si>
-    <t>2:06.51</t>
+    <t>1:48.37</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>2:18.34</t>
   </si>
   <si>
     <t>2:17.77</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>2:35.65</t>
   </si>
   <si>
     <t>2:25.29</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>