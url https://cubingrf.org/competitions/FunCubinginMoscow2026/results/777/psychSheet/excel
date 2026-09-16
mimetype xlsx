--- v0 (2026-07-26)
+++ v1 (2026-09-16)
@@ -65,54 +65,54 @@
   <si>
     <t>2:15.49</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>2:35.96</t>
   </si>
   <si>
     <t>2:34.92</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>2:55.00</t>
-[...2 lines deleted...]
-    <t>2:43.56</t>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
     <t>3:08.25</t>
   </si>
@@ -137,90 +137,90 @@
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>4:01.43</t>
   </si>
   <si>
     <t>3:58.22</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>4:32.86</t>
-[...2 lines deleted...]
-    <t>4:20.02</t>
+    <t>4:14.30</t>
+  </si>
+  <si>
+    <t>4:07.70</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:35.23</t>
   </si>
   <si>
     <t>4:20.64</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>4:51.19</t>
   </si>
   <si>
     <t>4:41.28</t>
   </si>
   <si>
     <t>Валерий Курбатов</t>
   </si>
   <si>
     <t>5:54.48</t>
   </si>
   <si>
     <t>5:27.13</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>8:28.29</t>
-[...2 lines deleted...]
-    <t>7:51.27</t>
+    <t>7:59.20</t>
+  </si>
+  <si>
+    <t>7:19.76</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>8:30.84</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>9:28.39</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>Никита Перфилов</t>
   </si>
   <si>
     <t>Спиридон Якунин</t>
   </si>