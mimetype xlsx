--- v1 (2026-09-16)
+++ v2 (2026-11-02)
@@ -92,54 +92,54 @@
   <si>
     <t>2:36.64</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Артём Лебедь</t>
   </si>
   <si>
-    <t>3:08.25</t>
-[...2 lines deleted...]
-    <t>3:02.41</t>
+    <t>3:00.82</t>
+  </si>
+  <si>
+    <t>2:51.44</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>3:20.28</t>
   </si>
   <si>
     <t>3:13.58</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>4:01.43</t>
   </si>