--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -12,395 +12,404 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>8.98</t>
+    <t>8.53</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
-    <t>9.32</t>
+    <t>9.22</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>7.50</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>9.75</t>
+  </si>
+  <si>
+    <t>7.57</t>
+  </si>
+  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>8.19</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>9.81</t>
   </si>
   <si>
     <t>8.55</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
-    <t>10.18</t>
+    <t>9.82</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>12.09</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>9.67</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Лысаковский</t>
   </si>
   <si>
     <t>13.51</t>
   </si>
   <si>
     <t>11.16</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
-    <t>14.45</t>
+    <t>14.30</t>
   </si>
   <si>
     <t>11.14</t>
   </si>
   <si>
+    <t>Семён Кудрявцев</t>
+  </si>
+  <si>
+    <t>14.44</t>
+  </si>
+  <si>
+    <t>12.50</t>
+  </si>
+  <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>14.63</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>14.74</t>
   </si>
   <si>
     <t>12.23</t>
   </si>
   <si>
     <t>Ярослав Бугаев</t>
   </si>
   <si>
     <t>15.10</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
+    <t>Виктор Герман</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>11.86</t>
+  </si>
+  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>Семен Кудрявцев</t>
+    <t>Вера Иванова</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
-    <t>13.35</t>
-[...4 lines deleted...]
-  <si>
     <t>13.41</t>
   </si>
   <si>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>17.80</t>
+  </si>
+  <si>
+    <t>15.82</t>
+  </si>
+  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
     <t>15.09</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...5 lines deleted...]
-    <t>15.82</t>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>18.46</t>
+  </si>
+  <si>
+    <t>16.44</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
-    <t>19.17</t>
-[...2 lines deleted...]
-    <t>16.35</t>
+    <t>18.87</t>
+  </si>
+  <si>
+    <t>14.39</t>
+  </si>
+  <si>
+    <t>Владислав Новожилов</t>
+  </si>
+  <si>
+    <t>20.40</t>
+  </si>
+  <si>
+    <t>17.15</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>22.41</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>22.51</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...16 lines deleted...]
-  <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>27.05</t>
   </si>
   <si>
     <t>20.51</t>
   </si>
   <si>
+    <t>Давид Меликян</t>
+  </si>
+  <si>
+    <t>29.80</t>
+  </si>
+  <si>
+    <t>23.78</t>
+  </si>
+  <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>30.39</t>
   </si>
   <si>
-    <t>26.93</t>
-[...8 lines deleted...]
-    <t>23.78</t>
+    <t>26.67</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
-    <t>32.11</t>
+    <t>31.59</t>
   </si>
   <si>
     <t>23.15</t>
   </si>
   <si>
+    <t>Николай Шакалов</t>
+  </si>
+  <si>
+    <t>35.63</t>
+  </si>
+  <si>
+    <t>25.70</t>
+  </si>
+  <si>
+    <t>Александр Кириллов</t>
+  </si>
+  <si>
+    <t>38.78</t>
+  </si>
+  <si>
+    <t>21.71</t>
+  </si>
+  <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>46.09</t>
   </si>
   <si>
     <t>38.07</t>
   </si>
   <si>
-    <t>Александр Кириллов</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Зингер</t>
   </si>
   <si>
-    <t>56.81</t>
+    <t>56.56</t>
   </si>
   <si>
     <t>44.56</t>
   </si>
   <si>
     <t>Лев Козырь</t>
   </si>
   <si>
     <t>59.69</t>
   </si>
   <si>
     <t>52.25</t>
   </si>
   <si>
     <t>Артем Симон</t>
   </si>
   <si>
-    <t>1:39.39</t>
-[...5 lines deleted...]
-    <t>Николай Шакалов</t>
+    <t>1:16.41</t>
+  </si>
+  <si>
+    <t>1:09.60</t>
   </si>
   <si>
     <t>Юрий Иванов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1033,289 +1042,297 @@
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
+      <c r="A39">
+        <v>38</v>
+      </c>
       <c r="B39" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="C39" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>