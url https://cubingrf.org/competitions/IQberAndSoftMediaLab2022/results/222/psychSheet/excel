--- v1 (2026-03-03)
+++ v2 (2026-07-23)
@@ -32,120 +32,120 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>1.70</t>
   </si>
   <si>
-    <t>1.16</t>
+    <t>0.55</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.53</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>3.68</t>
+  </si>
+  <si>
+    <t>0.81</t>
+  </si>
+  <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.00</t>
   </si>
   <si>
     <t>Евсей Обжерин</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>4.14</t>
   </si>
   <si>
-    <t>2.37</t>
+    <t>1.10</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>2.46</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>4.55</t>
-[...11 lines deleted...]
-    <t>2.42</t>
+    <t>4.52</t>
+  </si>
+  <si>
+    <t>0.86</t>
   </si>
   <si>
     <t>Илья Горинов</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
     <t>2.57</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>5.74</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>5.92</t>
   </si>
@@ -660,65 +660,65 @@
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
@@ -803,51 +803,51 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>