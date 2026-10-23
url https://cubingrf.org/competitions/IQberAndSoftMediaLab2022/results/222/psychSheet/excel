--- v2 (2026-07-23)
+++ v3 (2026-10-23)
@@ -68,84 +68,84 @@
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.00</t>
   </si>
   <si>
     <t>Евсей Обжерин</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
     <t>Данил Зубков</t>
   </si>
   <si>
     <t>4.14</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>Евгений Ткачёв</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>2.46</t>
-  </si>
-[...7 lines deleted...]
-    <t>0.86</t>
   </si>
   <si>
     <t>Илья Горинов</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
     <t>2.57</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>5.74</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>5.92</t>
   </si>
@@ -803,51 +803,51 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>