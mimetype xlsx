--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -29,60 +29,60 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Artem Sosnovskikh</t>
   </si>
   <si>
-    <t>27.60</t>
+    <t>26.28</t>
   </si>
   <si>
     <t>23.76</t>
   </si>
   <si>
     <t>Dmitry Sidorenko</t>
   </si>
   <si>
-    <t>30.96</t>
+    <t>29.77</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
     <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>30.11</t>
   </si>
   <si>
     <t>Yevsey Obzherin</t>
   </si>
   <si>
     <t>41.21</t>
   </si>
   <si>
     <t>37.00</t>
   </si>
   <si>
     <t>Stepan Kobelev</t>
   </si>
@@ -92,51 +92,51 @@
   <si>
     <t>39.36</t>
   </si>
   <si>
     <t>Egor Gushchin</t>
   </si>
   <si>
     <t>45.44</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>Danil Zubkov</t>
   </si>
   <si>
     <t>48.41</t>
   </si>
   <si>
     <t>46.08</t>
   </si>
   <si>
     <t>Matvey Prytkov</t>
   </si>
   <si>
-    <t>55.58</t>
+    <t>52.48</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>Ilya Gorinov</t>
   </si>
   <si>
     <t>1:01.03</t>
   </si>
   <si>
     <t>52.66</t>
   </si>
   <si>
     <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>1:03.70</t>
   </si>
   <si>
     <t>58.02</t>
   </si>
   <si>
     <t>Evgeniy Tkachev</t>
   </si>