--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>Никита Овсянников</t>
   </si>
   <si>
     <t>33.48</t>
   </si>