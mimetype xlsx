--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -608,81 +608,81 @@
   <si>
     <t>40.29</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>40.86</t>
   </si>
   <si>
     <t>36.72</t>
   </si>
   <si>
     <t>Анаит Акскалян</t>
   </si>
   <si>
     <t>41.14</t>
   </si>
   <si>
     <t>32.72</t>
   </si>
   <si>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>26.11</t>
+  </si>
+  <si>
     <t>Арсений Григорьянц</t>
   </si>
   <si>
     <t>41.52</t>
   </si>
   <si>
     <t>36.78</t>
   </si>
   <si>
     <t>Амин Ашоур</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
     <t>Владимир Нуждин</t>
   </si>
   <si>
     <t>42.68</t>
-  </si>
-[...7 lines deleted...]
-    <t>35.84</t>
   </si>
   <si>
     <t>Марк Измайлов</t>
   </si>
   <si>
     <t>48.35</t>
   </si>
   <si>
     <t>42.18</t>
   </si>
   <si>
     <t>Максим Калинин</t>
   </si>
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>31.73</t>
   </si>
   <si>
     <t>Фёдор Конак</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
@@ -2048,65 +2048,65 @@
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D68" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D69" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
+        <v>207</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D70" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>209</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D71" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>212</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>213</v>