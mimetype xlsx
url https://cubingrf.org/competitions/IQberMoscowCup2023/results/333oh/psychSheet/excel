--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -17,744 +17,744 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
-[...2 lines deleted...]
-    <t>Арсений Боровков</t>
+    <t>9.06</t>
+  </si>
+  <si>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Григорий Барашкин</t>
+    <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Александр Башуткин</t>
+    <t>Alexander Bashutkin</t>
   </si>
   <si>
     <t>13.13</t>
   </si>
   <si>
     <t>10.90</t>
   </si>
   <si>
-    <t>Владимир Тихоненко</t>
+    <t>Artem Kulikov</t>
+  </si>
+  <si>
+    <t>13.45</t>
+  </si>
+  <si>
+    <t>11.21</t>
+  </si>
+  <si>
+    <t>Vladimir Tikhonenko</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
-    <t>Максим Ильин</t>
+    <t>Maxim Ilin</t>
   </si>
   <si>
     <t>13.82</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
-    <t>Руслан Романенко</t>
+    <t>Ruslan Romanenko</t>
   </si>
   <si>
     <t>14.39</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>14.42</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
-    <t>Тимур Иманов</t>
+    <t>Timur Imanov</t>
   </si>
   <si>
     <t>14.56</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
-[...8 lines deleted...]
-    <t>Александр Ермаков</t>
+    <t>Alexander Ermakov</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
+    <t>Dmitry Vasilyev</t>
   </si>
   <si>
     <t>15.71</t>
   </si>
   <si>
     <t>12.68</t>
   </si>
   <si>
-    <t>Алексей Жариков</t>
+    <t>Alexey Zharikov</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>11.22</t>
   </si>
   <si>
-    <t>Глеб Пясецкий</t>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
-    <t>Николай Массон</t>
+    <t>Nikolai Masson</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Ислам Китиев</t>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>16.49</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
-    <t>Михаил Харитонов</t>
+    <t>Mikhail Kharitonov</t>
   </si>
   <si>
     <t>16.66</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>Егор Афанасенко</t>
+    <t>Egor Afanasenko</t>
   </si>
   <si>
     <t>18.69</t>
   </si>
   <si>
     <t>15.08</t>
   </si>
   <si>
-    <t>Владислав Сергунов</t>
+    <t>Vladislav Sergunov</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>16.26</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>18.97</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
-    <t>Валерий Курбатов</t>
+    <t>Valeriy Kurbatov</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>15.39</t>
   </si>
   <si>
-    <t>Александр Осипов</t>
+    <t>Aleksander Osipov</t>
   </si>
   <si>
     <t>19.25</t>
   </si>
   <si>
     <t>18.49</t>
   </si>
   <si>
-    <t>Михаил Говголенко</t>
+    <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Артём Мартиросов</t>
+    <t>Artyom Martirosov</t>
   </si>
   <si>
     <t>20.52</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
-    <t>Дмитрий Колотвин</t>
+    <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>20.62</t>
   </si>
   <si>
     <t>18.95</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>18.19</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
-    <t>Давит Каримян</t>
+    <t>Davit Karimyan</t>
   </si>
   <si>
     <t>21.69</t>
   </si>
   <si>
     <t>19.15</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Николай Гомельчук</t>
+    <t>Nikolai Gomelchuk</t>
   </si>
   <si>
     <t>22.58</t>
   </si>
   <si>
     <t>17.13</t>
   </si>
   <si>
-    <t>Арсений Йоцюс</t>
+    <t>Arseniy Yotsyus</t>
   </si>
   <si>
     <t>22.67</t>
   </si>
   <si>
     <t>18.62</t>
   </si>
   <si>
-    <t>Алексей Ушачев</t>
+    <t>Aleksei Ushachev</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Semën Rudik</t>
+  </si>
+  <si>
+    <t>23.75</t>
+  </si>
+  <si>
+    <t>19.90</t>
+  </si>
+  <si>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
-    <t>Никита Брылин</t>
+    <t>Nikita Brylin</t>
   </si>
   <si>
     <t>24.29</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>27.33</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
-    <t>Никита Чесноков</t>
+    <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>28.50</t>
   </si>
   <si>
     <t>20.05</t>
   </si>
   <si>
-    <t>Егор Касюк</t>
+    <t>Egor Kasyuk</t>
   </si>
   <si>
     <t>29.07</t>
   </si>
   <si>
     <t>25.02</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
-[...8 lines deleted...]
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
-    <t>Степан Матвеев</t>
+    <t>Stepan Matveev</t>
   </si>
   <si>
     <t>32.79</t>
   </si>
   <si>
     <t>23.47</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>32.87</t>
   </si>
   <si>
     <t>27.18</t>
   </si>
   <si>
-    <t>Семен Авдеев</t>
+    <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>33.14</t>
   </si>
   <si>
     <t>24.25</t>
   </si>
   <si>
-    <t>Алексей Сенаторов</t>
+    <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>33.21</t>
   </si>
   <si>
     <t>28.20</t>
   </si>
   <si>
-    <t>Павел Тращенко</t>
+    <t>Pavel Trashchenko</t>
   </si>
   <si>
     <t>33.63</t>
   </si>
   <si>
     <t>29.42</t>
   </si>
   <si>
-    <t>Денис Ли</t>
+    <t>Denis Li</t>
   </si>
   <si>
     <t>34.27</t>
   </si>
   <si>
     <t>28.14</t>
   </si>
   <si>
-    <t>Иван Ковалев</t>
+    <t>Ivan Kovalev</t>
   </si>
   <si>
     <t>35.54</t>
   </si>
   <si>
     <t>25.71</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
-    <t>33.45</t>
-[...2 lines deleted...]
-    <t>Яна Гизатуллина</t>
+    <t>30.46</t>
+  </si>
+  <si>
+    <t>Yana Gribacheva</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>31.20</t>
   </si>
   <si>
-    <t>Глеб Лешуков</t>
+    <t>Gleb Leshukov</t>
   </si>
   <si>
     <t>40.29</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
-    <t>Кристина Королёва</t>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>40.86</t>
   </si>
   <si>
     <t>36.72</t>
   </si>
   <si>
-    <t>Анаит Акскалян</t>
+    <t>Anait Akskalyan</t>
   </si>
   <si>
     <t>41.14</t>
   </si>
   <si>
     <t>32.72</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
-    <t>Арсений Григорьянц</t>
+    <t>Arseniy Grigorʹyants</t>
   </si>
   <si>
     <t>41.52</t>
   </si>
   <si>
     <t>36.78</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
-    <t>Владимир Нуждин</t>
+    <t>Vladimir Nuzhdin</t>
   </si>
   <si>
     <t>42.68</t>
   </si>
   <si>
-    <t>Марк Измайлов</t>
+    <t>Mark Izmaylov</t>
   </si>
   <si>
     <t>48.35</t>
   </si>
   <si>
     <t>42.18</t>
   </si>
   <si>
-    <t>Максим Калинин</t>
+    <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>31.73</t>
   </si>
   <si>
-    <t>Фёдор Конак</t>
+    <t>Fëdor Konak</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>41.08</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>49.21</t>
   </si>
   <si>
-    <t>Николай Уланов</t>
+    <t>Nikolay Ulanov</t>
   </si>
   <si>
     <t>54.62</t>
   </si>
   <si>
     <t>38.05</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>1:10.25</t>
   </si>
   <si>
     <t>57.26</t>
   </si>
   <si>
-    <t>Роман Ермошкевич</t>
+    <t>Roman Yermoshkevich</t>
   </si>
   <si>
     <t>1:07.52</t>
   </si>
   <si>
-    <t>Кемаль Идрисов</t>
+    <t>Kemal Idrisov</t>
   </si>
   <si>
     <t>1:14.09</t>
   </si>
   <si>
-    <t>Матвей Судаков</t>
+    <t>Matvey Sudakov</t>
   </si>
   <si>
     <t>1:15.72</t>
   </si>
   <si>
-    <t>Дмитрий Корепин</t>
+    <t>Dmitriy Korepin</t>
   </si>
   <si>
     <t>1:35.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1306,51 +1306,51 @@
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>