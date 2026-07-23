--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -17,744 +17,744 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Timofei Tarasenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
-    <t>Dmitry Gundin</t>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Grigoriy Barashkin</t>
+    <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Alexander Bashutkin</t>
+    <t>Александр Башуткин</t>
   </si>
   <si>
     <t>13.13</t>
   </si>
   <si>
     <t>10.90</t>
   </si>
   <si>
-    <t>Artem Kulikov</t>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>13.40</t>
+  </si>
+  <si>
+    <t>10.25</t>
+  </si>
+  <si>
+    <t>Артём Куликов</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
-    <t>Vladimir Tikhonenko</t>
+    <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
-    <t>Maxim Ilin</t>
+    <t>Максим Ильин</t>
   </si>
   <si>
     <t>13.82</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
-    <t>Ruslan Romanenko</t>
+    <t>Руслан Романенко</t>
   </si>
   <si>
     <t>14.39</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
-    <t>Lev Maslov</t>
-[...8 lines deleted...]
-    <t>Timur Imanov</t>
+    <t>Тимур Иманов</t>
   </si>
   <si>
     <t>14.56</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
-    <t>Alexander Ermakov</t>
+    <t>Дмитрий Васильев</t>
+  </si>
+  <si>
+    <t>15.01</t>
+  </si>
+  <si>
+    <t>12.68</t>
+  </si>
+  <si>
+    <t>Александр Ермаков</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
-    <t>Dmitry Vasilyev</t>
-[...8 lines deleted...]
-    <t>Alexey Zharikov</t>
+    <t>Алексей Жариков</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>11.22</t>
   </si>
   <si>
-    <t>Gleb Pyasetskiy</t>
+    <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
-    <t>Nikolai Masson</t>
+    <t>Николай Массон</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Islam Kitiev</t>
+    <t>Ислам Китиев</t>
   </si>
   <si>
     <t>16.49</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
-    <t>Mikhail Kharitonov</t>
+    <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>16.66</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
-    <t>Maksim Temnyshov</t>
+    <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>Egor Afanasenko</t>
+    <t>Егор Афанасенко</t>
   </si>
   <si>
     <t>18.69</t>
   </si>
   <si>
     <t>15.08</t>
   </si>
   <si>
-    <t>Vladislav Sergunov</t>
+    <t>Владислав Сергунов</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>16.26</t>
   </si>
   <si>
-    <t>Roman Shilov</t>
+    <t>Роман Шилов</t>
   </si>
   <si>
     <t>18.97</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
-    <t>Valeriy Kurbatov</t>
+    <t>Валерий Курбатов</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>15.39</t>
   </si>
   <si>
-    <t>Aleksander Osipov</t>
+    <t>Александр Осипов</t>
   </si>
   <si>
     <t>19.25</t>
   </si>
   <si>
     <t>18.49</t>
   </si>
   <si>
-    <t>Mikhail Govgolenko</t>
+    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Artyom Martirosov</t>
+    <t>Артём Мартиросов</t>
   </si>
   <si>
     <t>20.52</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
-    <t>Dmitry Kolotvin</t>
+    <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>20.62</t>
   </si>
   <si>
     <t>18.95</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>18.19</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
-    <t>Davit Karimyan</t>
+    <t>Давит Каримян</t>
   </si>
   <si>
     <t>21.69</t>
   </si>
   <si>
     <t>19.15</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Nikolai Gomelchuk</t>
+    <t>Николай Гомельчук</t>
   </si>
   <si>
     <t>22.58</t>
   </si>
   <si>
     <t>17.13</t>
   </si>
   <si>
-    <t>Arseniy Yotsyus</t>
+    <t>Арсений Йоцюс</t>
   </si>
   <si>
     <t>22.67</t>
   </si>
   <si>
     <t>18.62</t>
   </si>
   <si>
-    <t>Aleksei Ushachev</t>
+    <t>Алексей Ушачев</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
-    <t>Semën Rudik</t>
+    <t>Семён Рудик</t>
   </si>
   <si>
     <t>23.75</t>
   </si>
   <si>
     <t>19.90</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
-    <t>Nikita Brylin</t>
+    <t>Никита Брылин</t>
   </si>
   <si>
     <t>24.29</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
-    <t>Gleb Batenin</t>
+    <t>Глеб Батенин</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
-    <t>Georgii Isanov</t>
+    <t>Георгий Исанов</t>
   </si>
   <si>
     <t>27.33</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
-    <t>Nikita Chesnokov</t>
+    <t>Никита Чесноков</t>
   </si>
   <si>
     <t>28.50</t>
   </si>
   <si>
     <t>20.05</t>
   </si>
   <si>
-    <t>Egor Kasyuk</t>
+    <t>Егор Касюк</t>
   </si>
   <si>
     <t>29.07</t>
   </si>
   <si>
     <t>25.02</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
-    <t>Stepan Matveev</t>
+    <t>Степан Матвеев</t>
   </si>
   <si>
     <t>32.79</t>
   </si>
   <si>
     <t>23.47</t>
   </si>
   <si>
-    <t>Dmitry Rodin</t>
+    <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>32.87</t>
   </si>
   <si>
     <t>27.18</t>
   </si>
   <si>
-    <t>Semen Avdeyev</t>
+    <t>Семен Авдеев</t>
   </si>
   <si>
     <t>33.14</t>
   </si>
   <si>
     <t>24.25</t>
   </si>
   <si>
-    <t>Aleksey Senatorov</t>
+    <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>33.21</t>
   </si>
   <si>
     <t>28.20</t>
   </si>
   <si>
-    <t>Pavel Trashchenko</t>
+    <t>Павел Тращенко</t>
   </si>
   <si>
     <t>33.63</t>
   </si>
   <si>
     <t>29.42</t>
   </si>
   <si>
-    <t>Denis Li</t>
+    <t>Денис Ли</t>
   </si>
   <si>
     <t>34.27</t>
   </si>
   <si>
     <t>28.14</t>
   </si>
   <si>
-    <t>Ivan Kovalev</t>
+    <t>Иван Ковалев</t>
   </si>
   <si>
     <t>35.54</t>
   </si>
   <si>
     <t>25.71</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
+    <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
     <t>30.46</t>
   </si>
   <si>
-    <t>Yana Gribacheva</t>
+    <t>Яна Гизатуллина</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>31.20</t>
   </si>
   <si>
-    <t>Gleb Leshukov</t>
+    <t>Глеб Лешуков</t>
   </si>
   <si>
     <t>40.29</t>
   </si>
   <si>
     <t>34.42</t>
   </si>
   <si>
-    <t>Kristina Koroleva</t>
+    <t>Кристина Королёва</t>
   </si>
   <si>
     <t>40.86</t>
   </si>
   <si>
     <t>36.72</t>
   </si>
   <si>
-    <t>Anait Akskalyan</t>
+    <t>Анаит Акскалян</t>
   </si>
   <si>
     <t>41.14</t>
   </si>
   <si>
     <t>32.72</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
-    <t>Arseniy Grigorʹyants</t>
+    <t>Арсений Григорьянц</t>
   </si>
   <si>
     <t>41.52</t>
   </si>
   <si>
     <t>36.78</t>
   </si>
   <si>
-    <t>Amin Ashour</t>
+    <t>Амин Ашоур</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
-    <t>Vladimir Nuzhdin</t>
+    <t>Владимир Нуждин</t>
   </si>
   <si>
     <t>42.68</t>
   </si>
   <si>
-    <t>Mark Izmaylov</t>
+    <t>Марк Измайлов</t>
   </si>
   <si>
     <t>48.35</t>
   </si>
   <si>
     <t>42.18</t>
   </si>
   <si>
-    <t>Maksim Kalinin</t>
+    <t>Максим Калинин</t>
   </si>
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>31.73</t>
   </si>
   <si>
-    <t>Fëdor Konak</t>
+    <t>Фёдор Конак</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>41.08</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>49.21</t>
   </si>
   <si>
-    <t>Nikolay Ulanov</t>
+    <t>Николай Уланов</t>
   </si>
   <si>
     <t>54.62</t>
   </si>
   <si>
     <t>38.05</t>
   </si>
   <si>
-    <t>Aleksandr Bolʹshakov</t>
+    <t>Александр Большаков</t>
   </si>
   <si>
     <t>1:10.25</t>
   </si>
   <si>
     <t>57.26</t>
   </si>
   <si>
-    <t>Roman Yermoshkevich</t>
+    <t>Роман Ермошкевич</t>
   </si>
   <si>
     <t>1:07.52</t>
   </si>
   <si>
-    <t>Kemal Idrisov</t>
+    <t>Кемаль Идрисов</t>
   </si>
   <si>
     <t>1:14.09</t>
   </si>
   <si>
-    <t>Matvey Sudakov</t>
+    <t>Матвей Судаков</t>
   </si>
   <si>
     <t>1:15.72</t>
   </si>
   <si>
-    <t>Dmitriy Korepin</t>
+    <t>Дмитрий Корепин</t>
   </si>
   <si>
     <t>1:35.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1306,65 +1306,65 @@
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>