--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -56,65 +56,74 @@
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>11.70</t>
+    <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>9.95</t>
+  </si>
+  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>13.13</t>
   </si>
   <si>
     <t>10.90</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
@@ -161,81 +170,72 @@
   <si>
     <t>14.56</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>12.68</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...4 lines deleted...]
-  <si>
     <t>Алексей Жариков</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>11.22</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>16.15</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.37</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>16.49</t>
   </si>
@@ -1320,93 +1320,93 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>64</v>