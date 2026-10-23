--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -62,83 +62,83 @@
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
+    <t>Dmitry Vasilyev</t>
+  </si>
+  <si>
+    <t>28.75</t>
+  </si>
+  <si>
+    <t>25.86</t>
+  </si>
+  <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Mikhail Kharitonov</t>
   </si>
   <si>
     <t>26.59</t>
   </si>
   <si>
     <t>Vladimir Tikhonenko</t>
   </si>
   <si>
     <t>29.14</t>
   </si>
   <si>
     <t>26.53</t>
   </si>
   <si>
-    <t>Dmitry Vasilyev</t>
-[...7 lines deleted...]
-  <si>
     <t>Alexey Zharikov</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
     <t>25.71</t>
   </si>
   <si>
     <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
     <t>Azamat Tuko</t>
   </si>
   <si>
     <t>32.84</t>
   </si>
   <si>
     <t>25.98</t>
@@ -239,99 +239,108 @@
   <si>
     <t>38.10</t>
   </si>
   <si>
     <t>32.37</t>
   </si>
   <si>
     <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>Artyom Martirosov</t>
   </si>
   <si>
     <t>38.80</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
+    <t>Philipp Radinskiy</t>
+  </si>
+  <si>
+    <t>40.41</t>
+  </si>
+  <si>
+    <t>32.71</t>
+  </si>
+  <si>
     <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Timur Imanov</t>
   </si>
   <si>
     <t>41.80</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
     <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>Islam Kitiev</t>
   </si>
   <si>
     <t>43.36</t>
   </si>
   <si>
     <t>36.06</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>Timofey Tyulpakov</t>
   </si>
   <si>
-    <t>44.36</t>
+    <t>44.35</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Nikita Brylin</t>
   </si>
   <si>
     <t>45.07</t>
   </si>
   <si>
     <t>37.50</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Georgii Isanov</t>
   </si>
@@ -410,50 +419,59 @@
   <si>
     <t>48.90</t>
   </si>
   <si>
     <t>41.27</t>
   </si>
   <si>
     <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Egor Afanasenko</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
     <t>41.26</t>
   </si>
   <si>
+    <t>Semën Rudik</t>
+  </si>
+  <si>
+    <t>50.85</t>
+  </si>
+  <si>
+    <t>44.60</t>
+  </si>
+  <si>
     <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>51.44</t>
   </si>
   <si>
     <t>42.99</t>
   </si>
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
@@ -536,147 +554,129 @@
   <si>
     <t>55.05</t>
   </si>
   <si>
     <t>46.67</t>
   </si>
   <si>
     <t>Aleksei Ushachev</t>
   </si>
   <si>
     <t>55.89</t>
   </si>
   <si>
     <t>48.73</t>
   </si>
   <si>
     <t>Nikolai Gomelchuk</t>
   </si>
   <si>
     <t>57.22</t>
   </si>
   <si>
     <t>50.26</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
-[...7 lines deleted...]
-  <si>
     <t>Anait Akskalyan</t>
   </si>
   <si>
     <t>58.18</t>
   </si>
   <si>
     <t>54.28</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
+    <t>Dmitry Rodin</t>
+  </si>
+  <si>
+    <t>1:07.36</t>
+  </si>
+  <si>
+    <t>1:00.15</t>
+  </si>
+  <si>
     <t>Egor Kasyuk</t>
   </si>
   <si>
     <t>1:07.76</t>
   </si>
   <si>
     <t>1:00.52</t>
   </si>
   <si>
     <t>Mark Izmaylov</t>
   </si>
   <si>
     <t>1:08.37</t>
   </si>
   <si>
     <t>56.32</t>
   </si>
   <si>
-    <t>Dmitry Rodin</t>
-[...7 lines deleted...]
-  <si>
     <t>Pavel Trashchenko</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>55.78</t>
   </si>
   <si>
     <t>Denis Li</t>
   </si>
   <si>
     <t>1:14.49</t>
   </si>
   <si>
     <t>1:01.41</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:00.77</t>
   </si>
   <si>
     <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>1:23.08</t>
   </si>
   <si>
     <t>1:10.92</t>
   </si>
   <si>
     <t>Andrei Ilin</t>
   </si>
   <si>
     <t>1:24.08</t>
   </si>
   <si>
     <t>1:13.34</t>
   </si>
   <si>
     <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
@@ -1291,65 +1291,65 @@
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>