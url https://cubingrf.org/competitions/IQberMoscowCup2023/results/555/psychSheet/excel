--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
@@ -74,123 +74,123 @@
   <si>
     <t>47.07</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>55.24</t>
-[...2 lines deleted...]
-    <t>50.34</t>
+    <t>54.72</t>
+  </si>
+  <si>
+    <t>49.52</t>
   </si>
   <si>
     <t>Александр Осипов</t>
   </si>
   <si>
     <t>58.16</t>
   </si>
   <si>
     <t>54.95</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>58.94</t>
   </si>
   <si>
     <t>54.76</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
-    <t>1:01.12</t>
-[...2 lines deleted...]
-    <t>54.00</t>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>1:01.72</t>
   </si>
   <si>
     <t>57.37</t>
   </si>
   <si>
     <t>Артём Мартиросов</t>
   </si>
   <si>
     <t>1:02.66</t>
   </si>
   <si>
     <t>56.41</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>1:03.20</t>
   </si>
   <si>
     <t>51.69</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:09.19</t>
   </si>
   <si>
     <t>1:03.35</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
@@ -239,105 +239,105 @@
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>1:20.12</t>
   </si>
   <si>
     <t>1:14.47</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:22.29</t>
   </si>
   <si>
     <t>1:15.24</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:24.08</t>
   </si>
   <si>
-    <t>1:18.02</t>
+    <t>1:12.34</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>1:24.33</t>
   </si>
   <si>
     <t>1:19.54</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:30.94</t>
   </si>
   <si>
     <t>1:17.90</t>
   </si>
   <si>
     <t>Арсений Йоцюс</t>
   </si>
   <si>
     <t>1:32.31</t>
   </si>
   <si>
     <t>1:29.81</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>1:34.55</t>
-[...2 lines deleted...]
-    <t>1:27.73</t>
+    <t>1:34.26</t>
+  </si>
+  <si>
+    <t>1:20.67</t>
   </si>
   <si>
     <t>Владислав Сергунов</t>
   </si>
   <si>
     <t>1:35.09</t>
   </si>
   <si>
     <t>1:23.50</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
     <t>Иван Ковалев</t>
   </si>
   <si>
     <t>1:45.30</t>
   </si>
@@ -371,54 +371,63 @@
   <si>
     <t>1:39.52</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
     <t>Давит Каримян</t>
   </si>
   <si>
     <t>2:02.81</t>
   </si>
   <si>
     <t>1:50.30</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:07.87</t>
-[...2 lines deleted...]
-    <t>1:53.17</t>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>1:45.77</t>
+  </si>
+  <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>2:10.10</t>
+  </si>
+  <si>
+    <t>1:54.87</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>2:10.53</t>
   </si>
   <si>
     <t>1:51.57</t>
   </si>
   <si>
     <t>Владимир Нуждин</t>
   </si>
   <si>
     <t>2:14.77</t>
   </si>
   <si>
     <t>2:07.82</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>2:15.07</t>
   </si>
@@ -462,56 +471,50 @@
     <t>2:20.05</t>
   </si>
   <si>
     <t>Вадим Старчак</t>
   </si>
   <si>
     <t>2:35.86</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>2:39.72</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>3:32.41</t>
   </si>
   <si>
     <t>Роман Ермошкевич</t>
   </si>
   <si>
     <t>3:53.48</t>
-  </si>
-[...4 lines deleted...]
-    <t>4:12.18</t>
   </si>
   <si>
     <t>Кемаль Идрисов</t>
   </si>
   <si>
     <t>4:15.63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1510,113 +1513,115 @@
       <c r="D46" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>139</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D47" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>142</v>
       </c>
-      <c r="C48" s="1"/>
+      <c r="C48" s="1" t="s">
+        <v>143</v>
+      </c>
       <c r="D48" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>