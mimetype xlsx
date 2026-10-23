--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -56,92 +56,92 @@
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>Alexey Zharikov</t>
   </si>
   <si>
     <t>1:32.96</t>
   </si>
   <si>
     <t>1:28.78</t>
   </si>
   <si>
     <t>Alexander Bashutkin</t>
   </si>
   <si>
     <t>1:34.58</t>
   </si>
   <si>
     <t>1:28.65</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Aleksander Osipov</t>
   </si>
   <si>
     <t>1:48.57</t>
   </si>
   <si>
     <t>1:44.31</t>
   </si>
   <si>
+    <t>Aleksandr Dokin</t>
+  </si>
+  <si>
+    <t>1:48.62</t>
+  </si>
+  <si>
+    <t>1:43.20</t>
+  </si>
+  <si>
     <t>Georgii Isanov</t>
   </si>
   <si>
     <t>1:49.75</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
-[...7 lines deleted...]
-  <si>
     <t>Dmitry Vasilyev</t>
   </si>
   <si>
     <t>1:53.71</t>
   </si>
   <si>
     <t>1:47.54</t>
   </si>
   <si>
     <t>Lev Maslov</t>
   </si>
   <si>
     <t>1:54.23</t>
   </si>
   <si>
     <t>Roman Shilov</t>
   </si>
   <si>
     <t>1:57.87</t>
   </si>
   <si>
     <t>1:47.78</t>
   </si>
   <si>
     <t>Artyom Martirosov</t>
@@ -191,51 +191,51 @@
   <si>
     <t>Islam Kitiev</t>
   </si>
   <si>
     <t>2:36.43</t>
   </si>
   <si>
     <t>2:26.93</t>
   </si>
   <si>
     <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>2:38.32</t>
   </si>
   <si>
     <t>2:26.27</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>2:48.25</t>
   </si>
   <si>
     <t>2:33.19</t>
   </si>
   <si>
     <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>3:27.16</t>
   </si>
@@ -768,51 +768,51 @@
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>