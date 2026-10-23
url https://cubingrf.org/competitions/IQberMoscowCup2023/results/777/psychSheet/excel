--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -80,84 +80,84 @@
   <si>
     <t>2:33.47</t>
   </si>
   <si>
     <t>2:23.76</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>2:39.45</t>
+  </si>
+  <si>
+    <t>2:21.60</t>
+  </si>
+  <si>
     <t>Артём Мартиросов</t>
   </si>
   <si>
     <t>2:40.23</t>
   </si>
   <si>
     <t>2:37.91</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2:45.00</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:37.94</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>3:33.19</t>
   </si>
   <si>
     <t>3:21.18</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>3:44.06</t>
   </si>