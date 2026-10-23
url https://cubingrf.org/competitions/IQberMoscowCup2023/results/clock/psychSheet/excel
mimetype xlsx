--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -341,93 +341,93 @@
   <si>
     <t>16.76</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>Арсений Йоцюс</t>
   </si>
   <si>
     <t>17.34</t>
   </si>
   <si>
     <t>13.66</t>
   </si>
   <si>
     <t>Иван Ковалев</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>18.23</t>
+  </si>
+  <si>
+    <t>14.28</t>
+  </si>
+  <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Кемаль Идрисов</t>
   </si>
   <si>
     <t>19.63</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>20.43</t>
   </si>
   <si>
     <t>18.26</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>18.31</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.08</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>24.28</t>
   </si>
   <si>
     <t>18.29</t>
   </si>
   <si>
     <t>Максим Калинин</t>
   </si>
   <si>
     <t>25.46</t>
   </si>
   <si>
     <t>21.71</t>
   </si>
   <si>
     <t>Максим Колмыков</t>
   </si>
   <si>
     <t>26.17</t>
   </si>