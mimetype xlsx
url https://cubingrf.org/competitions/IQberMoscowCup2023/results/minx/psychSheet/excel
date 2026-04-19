--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -17,426 +17,426 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
+    <t>Dmitry Vasilyev</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Ислам Китиев</t>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...8 lines deleted...]
-    <t>Александр Башуткин</t>
+    <t>Andrey Panov</t>
+  </si>
+  <si>
+    <t>48.19</t>
+  </si>
+  <si>
+    <t>45.03</t>
+  </si>
+  <si>
+    <t>Alexander Bashutkin</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>46.13</t>
   </si>
   <si>
-    <t>Григорий Барашкин</t>
+    <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
-    <t>Тимур Иманов</t>
+    <t>Timur Imanov</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>45.38</t>
   </si>
   <si>
-    <t>Максим Ильин</t>
+    <t>Maxim Ilin</t>
   </si>
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
-    <t>Михаил Харитонов</t>
+    <t>Mikhail Kharitonov</t>
   </si>
   <si>
     <t>58.59</t>
   </si>
   <si>
     <t>49.03</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
-    <t>Алексей Жариков</t>
+    <t>Alexey Zharikov</t>
   </si>
   <si>
     <t>1:01.27</t>
   </si>
   <si>
     <t>55.61</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Anastasia Tikhenko</t>
+  </si>
+  <si>
+    <t>1:05.35</t>
+  </si>
+  <si>
+    <t>58.04</t>
+  </si>
+  <si>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...8 lines deleted...]
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Владимир Тихоненко</t>
+    <t>Vladimir Tikhonenko</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:16.70</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Арсений Йоцюс</t>
+    <t>Arseniy Yotsyus</t>
   </si>
   <si>
     <t>1:30.17</t>
   </si>
   <si>
     <t>1:24.69</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>
   <si>
     <t>1:29.50</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
-    <t>1:40.74</t>
-[...2 lines deleted...]
-    <t>Глеб Пясецкий</t>
+    <t>1:30.85</t>
+  </si>
+  <si>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
-    <t>Давит Каримян</t>
+    <t>Davit Karimyan</t>
   </si>
   <si>
     <t>1:47.18</t>
   </si>
   <si>
     <t>1:42.16</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>1:48.19</t>
   </si>
   <si>
     <t>1:37.80</t>
   </si>
   <si>
-    <t>Денис Ли</t>
+    <t>Denis Li</t>
   </si>
   <si>
     <t>1:49.00</t>
   </si>
   <si>
     <t>1:40.59</t>
   </si>
   <si>
-    <t>Владислав Сергунов</t>
+    <t>Vladislav Sergunov</t>
   </si>
   <si>
     <t>1:50.01</t>
   </si>
   <si>
     <t>1:32.21</t>
   </si>
   <si>
-    <t>Иван Ковалев</t>
+    <t>Ivan Kovalev</t>
   </si>
   <si>
     <t>1:39.46</t>
   </si>
   <si>
-    <t>Никита Чесноков</t>
+    <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>1:57.57</t>
   </si>
   <si>
     <t>1:43.88</t>
   </si>
   <si>
-    <t>Егор Касюк</t>
+    <t>Egor Kasyuk</t>
   </si>
   <si>
     <t>2:20.74</t>
   </si>
   <si>
     <t>2:06.03</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
+    <t>Semën Rudik</t>
   </si>
   <si>
     <t>2:31.94</t>
   </si>
   <si>
     <t>2:20.00</t>
   </si>
   <si>
-    <t>Семен Авдеев</t>
+    <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>3:02.11</t>
   </si>
   <si>
     <t>2:33.09</t>
   </si>
   <si>
-    <t>Вадим Старчак</t>
+    <t>Vadim Starchak</t>
   </si>
   <si>
     <t>2:24.99</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>2:44.58</t>
   </si>
   <si>
-    <t>Владимир Нуждин</t>
+    <t>Vladimir Nuzhdin</t>
   </si>
   <si>
     <t>3:07.19</t>
   </si>
   <si>
-    <t>Глеб Лешуков</t>
+    <t>Gleb Leshukov</t>
   </si>
   <si>
     <t>3:13.15</t>
   </si>
   <si>
-    <t>Роман Ермошкевич</t>
+    <t>Roman Yermoshkevich</t>
   </si>
   <si>
     <t>3:43.30</t>
   </si>
   <si>
-    <t>Кемаль Идрисов</t>
+    <t>Kemal Idrisov</t>
   </si>
   <si>
     <t>3:46.57</t>
   </si>
   <si>
-    <t>Максим Колмыков</t>
+    <t>Maksim Kolmykov</t>
   </si>
   <si>
     <t>3:54.16</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>6:22.49</t>
   </si>
   <si>
-    <t>Марсель Урмиев</t>
+    <t>Marselʹ Urmiyev</t>
   </si>
   <si>
     <t>6:35.63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>