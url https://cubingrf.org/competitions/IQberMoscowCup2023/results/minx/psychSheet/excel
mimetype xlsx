--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -17,426 +17,426 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Timofei Tarasenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Dmitry Vasilyev</t>
+    <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Islam Kitiev</t>
+    <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
-    <t>Alexander Bashutkin</t>
+    <t>Александр Башуткин</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>46.13</t>
   </si>
   <si>
-    <t>Grigoriy Barashkin</t>
+    <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
-    <t>Timur Imanov</t>
+    <t>Тимур Иманов</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>45.38</t>
   </si>
   <si>
-    <t>Maxim Ilin</t>
+    <t>Максим Ильин</t>
   </si>
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
-    <t>Mikhail Kharitonov</t>
+    <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>58.59</t>
   </si>
   <si>
     <t>49.03</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Roman Shilov</t>
+    <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
-    <t>Alexey Zharikov</t>
+    <t>Алексей Жариков</t>
   </si>
   <si>
     <t>1:01.27</t>
   </si>
   <si>
     <t>55.61</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:01.43</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
+    <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
-[...8 lines deleted...]
-    <t>Lev Maslov</t>
+    <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Vladimir Tikhonenko</t>
+    <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:16.70</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Arseniy Yotsyus</t>
+    <t>Арсений Йоцюс</t>
   </si>
   <si>
     <t>1:30.17</t>
   </si>
   <si>
     <t>1:24.69</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>1:31.20</t>
+  </si>
+  <si>
+    <t>1:26.72</t>
+  </si>
+  <si>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>
   <si>
     <t>1:29.50</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Gleb Pyasetskiy</t>
+    <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
-    <t>Davit Karimyan</t>
+    <t>Давит Каримян</t>
   </si>
   <si>
     <t>1:47.18</t>
   </si>
   <si>
     <t>1:42.16</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:48.19</t>
   </si>
   <si>
     <t>1:37.80</t>
   </si>
   <si>
-    <t>Denis Li</t>
+    <t>Денис Ли</t>
   </si>
   <si>
     <t>1:49.00</t>
   </si>
   <si>
     <t>1:40.59</t>
   </si>
   <si>
-    <t>Vladislav Sergunov</t>
+    <t>Владислав Сергунов</t>
   </si>
   <si>
     <t>1:50.01</t>
   </si>
   <si>
     <t>1:32.21</t>
   </si>
   <si>
-    <t>Ivan Kovalev</t>
+    <t>Иван Ковалев</t>
   </si>
   <si>
     <t>1:39.46</t>
   </si>
   <si>
-    <t>Nikita Chesnokov</t>
+    <t>Никита Чесноков</t>
   </si>
   <si>
     <t>1:57.57</t>
   </si>
   <si>
     <t>1:43.88</t>
   </si>
   <si>
-    <t>Egor Kasyuk</t>
+    <t>Егор Касюк</t>
   </si>
   <si>
     <t>2:20.74</t>
   </si>
   <si>
     <t>2:06.03</t>
   </si>
   <si>
-    <t>Semën Rudik</t>
-[...8 lines deleted...]
-    <t>Semen Avdeyev</t>
+    <t>Семен Авдеев</t>
   </si>
   <si>
     <t>3:02.11</t>
   </si>
   <si>
     <t>2:33.09</t>
   </si>
   <si>
-    <t>Vadim Starchak</t>
+    <t>Вадим Старчак</t>
   </si>
   <si>
     <t>2:24.99</t>
   </si>
   <si>
-    <t>Dmitry Rodin</t>
+    <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>2:44.58</t>
   </si>
   <si>
-    <t>Vladimir Nuzhdin</t>
+    <t>Владимир Нуждин</t>
   </si>
   <si>
     <t>3:07.19</t>
   </si>
   <si>
-    <t>Gleb Leshukov</t>
+    <t>Глеб Лешуков</t>
   </si>
   <si>
     <t>3:13.15</t>
   </si>
   <si>
-    <t>Roman Yermoshkevich</t>
+    <t>Роман Ермошкевич</t>
   </si>
   <si>
     <t>3:43.30</t>
   </si>
   <si>
-    <t>Kemal Idrisov</t>
+    <t>Кемаль Идрисов</t>
   </si>
   <si>
     <t>3:46.57</t>
   </si>
   <si>
-    <t>Maksim Kolmykov</t>
+    <t>Максим Колмыков</t>
   </si>
   <si>
     <t>3:54.16</t>
   </si>
   <si>
-    <t>Aleksandr Bolʹshakov</t>
+    <t>Александр Большаков</t>
   </si>
   <si>
     <t>6:22.49</t>
   </si>
   <si>
-    <t>Marselʹ Urmiyev</t>
+    <t>Марсель Урмиев</t>
   </si>
   <si>
     <t>6:35.63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1002,65 +1002,65 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
@@ -1223,65 +1223,65 @@
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>