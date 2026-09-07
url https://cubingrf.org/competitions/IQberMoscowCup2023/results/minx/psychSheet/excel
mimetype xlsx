--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -98,93 +98,93 @@
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>46.13</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Тимур Иманов</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>45.38</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>58.59</t>
   </si>
   <si>
     <t>49.03</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>54.15</t>
+    <t>53.64</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
     <t>Алексей Жариков</t>
   </si>
   <si>
     <t>1:01.27</t>
   </si>
   <si>
     <t>55.61</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:01.43</t>
   </si>