--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -47,81 +47,81 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>41.65</t>
+    <t>39.67</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>48.19</t>
-[...2 lines deleted...]
-    <t>45.03</t>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>44.23</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>46.13</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
@@ -143,171 +143,171 @@
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>58.59</t>
   </si>
   <si>
     <t>49.03</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>53.64</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:00.47</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
     <t>Алексей Жариков</t>
   </si>
   <si>
     <t>1:01.27</t>
   </si>
   <si>
     <t>55.61</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:10.81</t>
+    <t>1:06.32</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:16.70</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Арсений Йоцюс</t>
   </si>
   <si>
     <t>1:30.17</t>
   </si>
   <si>
     <t>1:24.69</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
-    <t>1:26.72</t>
+    <t>1:26.45</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>
   <si>
     <t>1:29.50</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>1:43.39</t>
-[...2 lines deleted...]
-    <t>1:30.85</t>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
     <t>Давит Каримян</t>
   </si>
   <si>
     <t>1:47.18</t>
   </si>
   <si>
     <t>1:42.16</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:48.19</t>
   </si>