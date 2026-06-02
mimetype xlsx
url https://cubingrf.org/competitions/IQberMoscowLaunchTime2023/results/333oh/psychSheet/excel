--- v2 (2026-03-03)
+++ v3 (2026-06-02)
@@ -41,78 +41,78 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
+    <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
-    <t>10.07</t>
+    <t>9.88</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
@@ -350,63 +350,63 @@
   <si>
     <t>22.06</t>
   </si>
   <si>
     <t>17.36</t>
   </si>
   <si>
     <t>Илья Стогов</t>
   </si>
   <si>
     <t>22.46</t>
   </si>
   <si>
     <t>17.13</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>23.66</t>
+  </si>
+  <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>24.29</t>
   </si>
   <si>
     <t>22.08</t>
-  </si>
-[...4 lines deleted...]
-    <t>24.37</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Фёдор Сидоренков</t>
   </si>
   <si>
     <t>25.60</t>
   </si>
   <si>
     <t>20.22</t>
   </si>
   <si>
     <t>Иван Лицов</t>
   </si>
   <si>
     <t>28.10</t>
   </si>
@@ -1524,65 +1524,65 @@
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D37" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D38" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D40" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>121</v>