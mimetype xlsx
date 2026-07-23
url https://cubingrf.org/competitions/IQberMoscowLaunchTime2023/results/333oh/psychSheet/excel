--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -98,75 +98,75 @@
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>13.40</t>
+  </si>
+  <si>
+    <t>10.25</t>
+  </si>
+  <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>13.82</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>14.39</t>
   </si>
   <si>
     <t>12.64</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.25</t>
   </si>
   <si>
     <t>Тимур Иманов</t>
   </si>
   <si>
     <t>14.56</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>15.85</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>15.87</t>
   </si>