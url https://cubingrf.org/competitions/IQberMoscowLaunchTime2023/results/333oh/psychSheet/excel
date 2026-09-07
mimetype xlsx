--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -53,68 +53,68 @@
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>11.05</t>
+  </si>
+  <si>
+    <t>7.89</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...7 lines deleted...]
-  <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
@@ -206,51 +206,51 @@
   <si>
     <t>16.66</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>