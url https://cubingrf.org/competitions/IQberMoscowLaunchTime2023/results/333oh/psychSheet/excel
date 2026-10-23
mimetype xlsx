--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -12,109 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>11.05</t>
   </si>
   <si>
     <t>7.89</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
@@ -425,156 +425,159 @@
   <si>
     <t>Никита Сердюков</t>
   </si>
   <si>
     <t>29.96</t>
   </si>
   <si>
     <t>23.19</t>
   </si>
   <si>
     <t>Дмитрий Колганов</t>
   </si>
   <si>
     <t>30.03</t>
   </si>
   <si>
     <t>28.32</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
+    <t>27.86</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>32.08</t>
+  </si>
+  <si>
+    <t>23.85</t>
+  </si>
+  <si>
+    <t>Фёдор Казанов</t>
+  </si>
+  <si>
+    <t>32.73</t>
+  </si>
+  <si>
+    <t>24.34</t>
+  </si>
+  <si>
+    <t>Степан Матвеев</t>
+  </si>
+  <si>
+    <t>32.79</t>
+  </si>
+  <si>
+    <t>23.47</t>
+  </si>
+  <si>
+    <t>Дмитрий Родин</t>
+  </si>
+  <si>
+    <t>32.87</t>
+  </si>
+  <si>
+    <t>27.18</t>
+  </si>
+  <si>
+    <t>Семен Авдеев</t>
+  </si>
+  <si>
+    <t>33.14</t>
+  </si>
+  <si>
+    <t>24.25</t>
+  </si>
+  <si>
+    <t>Алексей Сенаторов</t>
+  </si>
+  <si>
+    <t>33.21</t>
+  </si>
+  <si>
+    <t>28.20</t>
+  </si>
+  <si>
+    <t>Тимофей Диденко</t>
+  </si>
+  <si>
+    <t>33.72</t>
+  </si>
+  <si>
+    <t>25.86</t>
+  </si>
+  <si>
+    <t>Георгий Голосов</t>
+  </si>
+  <si>
+    <t>34.02</t>
+  </si>
+  <si>
+    <t>27.54</t>
+  </si>
+  <si>
+    <t>Ксения Зырянова</t>
+  </si>
+  <si>
+    <t>34.40</t>
+  </si>
+  <si>
+    <t>26.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Евгений Кузьмин 	</t>
+  </si>
+  <si>
+    <t>34.95</t>
+  </si>
+  <si>
+    <t>28.72</t>
+  </si>
+  <si>
+    <t>Иван Ковалев</t>
+  </si>
+  <si>
+    <t>35.54</t>
+  </si>
+  <si>
+    <t>25.71</t>
+  </si>
+  <si>
+    <t>Даниил Кубасов</t>
+  </si>
+  <si>
+    <t>37.88</t>
+  </si>
+  <si>
     <t>28.23</t>
-  </si>
-[...103 lines deleted...]
-    <t>37.88</t>
   </si>
   <si>
     <t>Марк Мирук</t>
   </si>
   <si>
     <t>37.91</t>
   </si>
   <si>
     <t>29.30</t>
   </si>
   <si>
     <t>Николай Кравцов</t>
   </si>
   <si>
     <t>38.78</t>
   </si>
   <si>
     <t>34.20</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
@@ -1804,204 +1807,204 @@
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>168</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D57" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>171</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D58" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D59" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D60" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D61" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D62" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D63" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D64" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D65" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D66" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C68" s="1"/>
       <c r="D68" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C70" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>