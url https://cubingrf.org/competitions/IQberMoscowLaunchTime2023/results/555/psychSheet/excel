--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -128,51 +128,51 @@
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>1:01.72</t>
   </si>
   <si>
     <t>57.37</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:09.32</t>
+    <t>1:08.25</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:10.64</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>Тимур Иманов</t>
   </si>
@@ -242,50 +242,59 @@
   <si>
     <t>1:30.94</t>
   </si>
   <si>
     <t>1:17.90</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>1:32.17</t>
   </si>
   <si>
     <t>1:25.13</t>
   </si>
   <si>
+    <t>Тимофей Тюльпаков</t>
+  </si>
+  <si>
+    <t>1:34.55</t>
+  </si>
+  <si>
+    <t>1:27.73</t>
+  </si>
+  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>1:39.23</t>
   </si>
   <si>
     <t>1:28.18</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>1:40.19</t>
   </si>
   <si>
     <t>1:33.14</t>
@@ -305,117 +314,108 @@
   <si>
     <t>1:41.07</t>
   </si>
   <si>
     <t>1:24.98</t>
   </si>
   <si>
     <t>Иван Ковалев</t>
   </si>
   <si>
     <t>1:45.30</t>
   </si>
   <si>
     <t>1:35.69</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>1:45.42</t>
   </si>
   <si>
     <t>1:35.79</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
-[...7 lines deleted...]
-  <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:47.36</t>
   </si>
   <si>
     <t>Иван Лицов</t>
   </si>
   <si>
     <t>1:49.80</t>
   </si>
   <si>
     <t>1:40.59</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>1:51.87</t>
   </si>
   <si>
     <t>1:39.52</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
     <t>Давит Каримян</t>
   </si>
   <si>
     <t>2:02.81</t>
   </si>
   <si>
     <t>1:50.30</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>2:07.87</t>
+  </si>
+  <si>
+    <t>1:53.17</t>
+  </si>
+  <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>2:10.53</t>
   </si>
   <si>
     <t>1:51.57</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:53.17</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>2:15.07</t>
   </si>
   <si>
     <t>1:50.17</t>
   </si>
   <si>
     <t>Егор Афанасенко</t>
   </si>
   <si>
     <t>2:26.93</t>
   </si>
   <si>
     <t>2:10.26</t>
   </si>
   <si>
     <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>2:37.59</t>
   </si>