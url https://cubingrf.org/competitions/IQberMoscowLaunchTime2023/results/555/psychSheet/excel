--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -128,51 +128,51 @@
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>1:01.72</t>
   </si>
   <si>
     <t>57.37</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:08.25</t>
+    <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:10.64</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>Тимур Иманов</t>
   </si>