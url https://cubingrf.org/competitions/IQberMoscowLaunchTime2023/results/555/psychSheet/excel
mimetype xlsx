--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -38,102 +38,102 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>50.67</t>
+    <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>52.89</t>
-[...2 lines deleted...]
-    <t>47.22</t>
+    <t>50.79</t>
+  </si>
+  <si>
+    <t>46.72</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>58.94</t>
   </si>
   <si>
     <t>54.76</t>
   </si>
   <si>
     <t>Егор Корчагин</t>
   </si>
   <si>
     <t>1:00.39</t>
   </si>
   <si>
     <t>56.06</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
     <t>58.17</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>1:01.72</t>
   </si>
   <si>
     <t>57.37</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>2:53.87</t>
   </si>
   <si>
     <t>Григорий Пачин</t>
   </si>
   <si>
     <t>2:59.59</t>
   </si>
   <si>
     <t>Андрей Феофанов</t>
   </si>
   <si>
     <t>3:09.61</t>
   </si>
   <si>
     <t>Серафим Ситорес Орлов</t>
   </si>
   <si>
     <t>3:24.83</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
-    <t>5:07.59</t>
+    <t>3:50.12</t>
   </si>
   <si>
     <t>Матвей Судаков</t>
   </si>
   <si>
     <t>7:32.06</t>
   </si>
   <si>
     <t>Михаил Топоров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>