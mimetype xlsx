--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -200,81 +200,81 @@
   <si>
     <t>8.71</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>6.89</t>
+  </si>
+  <si>
     <t>Григорий Пачин</t>
   </si>
   <si>
     <t>9.10</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
     <t>7.26</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>9.41</t>
   </si>
   <si>
     <t>8.68</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.89</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>10.87</t>
   </si>
   <si>
     <t>10.21</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>10.90</t>
   </si>
@@ -1144,65 +1144,65 @@
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>71</v>