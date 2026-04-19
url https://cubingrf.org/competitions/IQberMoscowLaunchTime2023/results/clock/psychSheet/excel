--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -152,51 +152,51 @@
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>7.60</t>
   </si>
   <si>
     <t>6.30</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
-    <t>7.12</t>
+    <t>6.65</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>8.52</t>
   </si>
   <si>
     <t>7.18</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
@@ -230,51 +230,51 @@
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>9.41</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
-    <t>8.16</t>
+    <t>6.89</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>10.87</t>
   </si>
   <si>
     <t>10.21</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>10.90</t>
   </si>