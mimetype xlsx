--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -167,54 +167,54 @@
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>8.52</t>
-[...2 lines deleted...]
-    <t>7.18</t>
+    <t>8.31</t>
+  </si>
+  <si>
+    <t>7.16</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>Григорий Пачин</t>
   </si>
   <si>
     <t>9.10</t>
   </si>
@@ -278,66 +278,66 @@
   <si>
     <t>10.90</t>
   </si>
   <si>
     <t>8.49</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>11.93</t>
   </si>
   <si>
     <t>9.24</t>
   </si>
   <si>
+    <t>Александр Минко</t>
+  </si>
+  <si>
+    <t>12.21</t>
+  </si>
+  <si>
+    <t>8.69</t>
+  </si>
+  <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
     <t>10.37</t>
-  </si>
-[...7 lines deleted...]
-    <t>11.30</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>13.04</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>13.84</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>14.51</t>
   </si>