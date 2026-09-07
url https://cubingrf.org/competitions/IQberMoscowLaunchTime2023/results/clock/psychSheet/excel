--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -41,69 +41,69 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>4.29</t>
   </si>
   <si>
-    <t>3.70</t>
+    <t>3.44</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>5.50</t>
   </si>
   <si>
     <t>4.20</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>5.70</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
@@ -173,90 +173,90 @@
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>8.71</t>
+  </si>
+  <si>
+    <t>6.63</t>
+  </si>
+  <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>Григорий Пачин</t>
   </si>
   <si>
     <t>9.10</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
     <t>7.26</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.63</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>9.41</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
@@ -1130,65 +1130,65 @@
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>68</v>