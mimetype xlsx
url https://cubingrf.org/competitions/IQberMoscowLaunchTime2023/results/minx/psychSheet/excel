--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -47,81 +47,81 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>30.00</t>
   </si>
   <si>
     <t>25.58</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>42.17</t>
-[...2 lines deleted...]
-    <t>34.47</t>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>48.19</t>
-[...2 lines deleted...]
-    <t>45.03</t>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>44.23</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Фёдор Сидоренков</t>
   </si>
   <si>
     <t>54.51</t>
   </si>
@@ -191,54 +191,54 @@
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
-    <t>1:16.31</t>
-[...2 lines deleted...]
-    <t>1:07.56</t>
+    <t>1:08.95</t>
+  </si>
+  <si>
+    <t>1:07.18</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>1:20.03</t>
   </si>
   <si>
     <t>1:13.24</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>1:24.21</t>
   </si>
   <si>
     <t>1:15.32</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>