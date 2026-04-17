--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>31.71</t>
   </si>
   <si>
     <t>28.84</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>42.37</t>
+    <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>