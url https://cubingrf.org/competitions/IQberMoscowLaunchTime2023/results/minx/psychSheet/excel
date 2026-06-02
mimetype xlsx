--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -38,90 +38,90 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>31.71</t>
-[...2 lines deleted...]
-    <t>28.84</t>
+    <t>30.60</t>
+  </si>
+  <si>
+    <t>28.42</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>50.31</t>
-[...2 lines deleted...]
-    <t>46.95</t>
+    <t>48.19</t>
+  </si>
+  <si>
+    <t>45.03</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Фёдор Сидоренков</t>
   </si>
   <si>
     <t>54.51</t>
   </si>
@@ -143,84 +143,84 @@
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>58.59</t>
   </si>
   <si>
     <t>49.03</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
+    <t>Даниил Тамбовцев</t>
+  </si>
+  <si>
+    <t>1:00.85</t>
+  </si>
+  <si>
+    <t>54.21</t>
+  </si>
+  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
-  </si>
-[...7 lines deleted...]
-    <t>56.62</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:16.31</t>
   </si>
   <si>
     <t>1:07.56</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>1:20.03</t>
   </si>