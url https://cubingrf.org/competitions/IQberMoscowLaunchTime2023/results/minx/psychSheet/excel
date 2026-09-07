--- v4 (2026-06-02)
+++ v5 (2026-09-07)
@@ -38,102 +38,102 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>30.60</t>
-[...2 lines deleted...]
-    <t>28.42</t>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>25.58</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Фёдор Сидоренков</t>
   </si>
   <si>
     <t>54.51</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Тимур Иманов</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>45.38</t>
   </si>