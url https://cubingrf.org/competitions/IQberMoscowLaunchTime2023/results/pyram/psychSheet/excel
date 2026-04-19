--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -101,51 +101,51 @@
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
     <t>1.26</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>3.52</t>
+    <t>3.49</t>
   </si>
   <si>
     <t>2.40</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.28</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>2.65</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
@@ -683,69 +683,69 @@
   <si>
     <t>10.71</t>
   </si>
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>Иван Никулин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
     <t>Роман Каманин</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>10.03</t>
   </si>
   <si>
+    <t>Пётр Ануков</t>
+  </si>
+  <si>
+    <t>11.17</t>
+  </si>
+  <si>
     <t>Даниил Кубасов</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
     <t>6.75</t>
   </si>
   <si>
     <t>Ирина Копосова</t>
   </si>
   <si>
     <t>11.28</t>
-  </si>
-[...4 lines deleted...]
-    <t>11.49</t>
   </si>
   <si>
     <t>Никита Сердюков</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>Александр Чебан</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>Максим Кабанов</t>
   </si>
   <si>
     <t>12.88</t>
   </si>
@@ -2469,79 +2469,79 @@
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>220</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D79" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>223</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D80" t="s">
-        <v>225</v>
+        <v>109</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>225</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D82" t="s">
-        <v>109</v>
+        <v>155</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>230</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D83" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>233</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>234</v>