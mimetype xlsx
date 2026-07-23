--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
     <t>0.93</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
@@ -122,77 +122,77 @@
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
     <t>2.40</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.28</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
-    <t>2.65</t>
+    <t>2.36</t>
+  </si>
+  <si>
+    <t>Дмитрий Родин</t>
+  </si>
+  <si>
+    <t>3.65</t>
+  </si>
+  <si>
+    <t>2.77</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>3.82</t>
   </si>
   <si>
     <t>Тимур Иманов</t>
   </si>
   <si>
     <t>3.90</t>
   </si>
   <si>
     <t>2.62</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>3.09</t>
@@ -287,51 +287,51 @@
   <si>
     <t>2.76</t>
   </si>
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>3.80</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>5.71</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
-    <t>3.62</t>
+    <t>3.00</t>
   </si>
   <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>5.92</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>6.25</t>
   </si>
   <si>
     <t>5.65</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
@@ -371,50 +371,59 @@
   <si>
     <t>Павел Тращенко</t>
   </si>
   <si>
     <t>5.78</t>
   </si>
   <si>
     <t>Сергей Грязнухин</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>6.69</t>
   </si>
   <si>
     <t>4.84</t>
   </si>
   <si>
+    <t>Александр Минко</t>
+  </si>
+  <si>
+    <t>6.81</t>
+  </si>
+  <si>
+    <t>4.71</t>
+  </si>
+  <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>7.15</t>
   </si>
   <si>
     <t>3.99</t>
@@ -476,276 +485,270 @@
   <si>
     <t>7.64</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Давит Каримян</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
     <t>5.50</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
-    <t>Александр Минко</t>
+    <t>Егор Афанасенко</t>
+  </si>
+  <si>
+    <t>7.92</t>
+  </si>
+  <si>
+    <t>Фёдор Сидоренков</t>
+  </si>
+  <si>
+    <t>7.97</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>Никита Брылин</t>
+  </si>
+  <si>
+    <t>7.99</t>
+  </si>
+  <si>
+    <t>4.61</t>
+  </si>
+  <si>
+    <t>Роман Самвелян</t>
+  </si>
+  <si>
+    <t>8.10</t>
+  </si>
+  <si>
+    <t>5.77</t>
+  </si>
+  <si>
+    <t>Дмитрий Колганов</t>
+  </si>
+  <si>
+    <t>8.12</t>
+  </si>
+  <si>
+    <t>4.22</t>
+  </si>
+  <si>
+    <t>Максимилиан Корчагин</t>
+  </si>
+  <si>
+    <t>8.35</t>
+  </si>
+  <si>
+    <t>4.82</t>
+  </si>
+  <si>
+    <t>Егор Еремин</t>
+  </si>
+  <si>
+    <t>5.79</t>
+  </si>
+  <si>
+    <t>Лука Лукаш</t>
+  </si>
+  <si>
+    <t>8.36</t>
+  </si>
+  <si>
+    <t>Александр Катюков</t>
+  </si>
+  <si>
+    <t>8.54</t>
+  </si>
+  <si>
+    <t>4.58</t>
+  </si>
+  <si>
+    <t>Юрий Свитящук</t>
+  </si>
+  <si>
+    <t>8.59</t>
+  </si>
+  <si>
+    <t>4.10</t>
+  </si>
+  <si>
+    <t>Олег Коровин</t>
+  </si>
+  <si>
+    <t>8.73</t>
+  </si>
+  <si>
+    <t>5.51</t>
+  </si>
+  <si>
+    <t>Арсений Боровков</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>5.48</t>
+  </si>
+  <si>
+    <t>Георгий Голосов</t>
+  </si>
+  <si>
+    <t>8.82</t>
+  </si>
+  <si>
+    <t>5.13</t>
+  </si>
+  <si>
+    <t>Валентина Соловьёва</t>
+  </si>
+  <si>
+    <t>8.86</t>
+  </si>
+  <si>
+    <t>Николай Кравцов</t>
+  </si>
+  <si>
+    <t>9.41</t>
+  </si>
+  <si>
+    <t>6.00</t>
+  </si>
+  <si>
+    <t>Андрей Мосин</t>
+  </si>
+  <si>
+    <t>9.42</t>
+  </si>
+  <si>
+    <t>Иван Ковалев</t>
+  </si>
+  <si>
+    <t>9.46</t>
+  </si>
+  <si>
+    <t>Мария Жиц</t>
+  </si>
+  <si>
+    <t>9.63</t>
+  </si>
+  <si>
+    <t>6.86</t>
+  </si>
+  <si>
+    <t>Семен Авдеев</t>
+  </si>
+  <si>
+    <t>10.30</t>
+  </si>
+  <si>
+    <t>5.67</t>
+  </si>
+  <si>
+    <t>Марк Мирук</t>
+  </si>
+  <si>
+    <t>10.36</t>
+  </si>
+  <si>
+    <t>8.60</t>
+  </si>
+  <si>
+    <t>Олег Копосов</t>
+  </si>
+  <si>
+    <t>10.38</t>
+  </si>
+  <si>
+    <t>5.76</t>
+  </si>
+  <si>
+    <t>Андрей Ильин</t>
+  </si>
+  <si>
+    <t>10.71</t>
+  </si>
+  <si>
+    <t>6.08</t>
+  </si>
+  <si>
+    <t>Иван Никулин</t>
+  </si>
+  <si>
+    <t>10.77</t>
+  </si>
+  <si>
+    <t>7.77</t>
+  </si>
+  <si>
+    <t>Роман Каманин</t>
+  </si>
+  <si>
+    <t>11.11</t>
+  </si>
+  <si>
+    <t>10.03</t>
+  </si>
+  <si>
+    <t>Пётр Ануков</t>
+  </si>
+  <si>
+    <t>11.17</t>
+  </si>
+  <si>
+    <t>Даниил Кубасов</t>
+  </si>
+  <si>
+    <t>11.20</t>
+  </si>
+  <si>
+    <t>6.75</t>
+  </si>
+  <si>
+    <t>Ирина Копосова</t>
+  </si>
+  <si>
+    <t>11.28</t>
   </si>
   <si>
     <t>7.83</t>
-  </si>
-[...220 lines deleted...]
-    <t>11.28</t>
   </si>
   <si>
     <t>Никита Сердюков</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>Александр Чебан</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>Максим Кабанов</t>
   </si>
   <si>
     <t>12.88</t>
   </si>
@@ -1531,65 +1534,65 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
@@ -2063,65 +2066,65 @@
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>87</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>147</v>
+        <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>148</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D53" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>151</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>152</v>
@@ -2315,51 +2318,51 @@
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>190</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D68" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>193</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D69" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>195</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D70" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>199</v>
@@ -2497,500 +2500,500 @@
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>225</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D81" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D82" t="s">
-        <v>155</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D83" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D84" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D85" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D86" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D88" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D89" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D90" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D91" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D92" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D93" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D94" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D95" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D96" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D97" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D98" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D99" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D100" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D101" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D102" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D103" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D104" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D105" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D106" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D107" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D108" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D109" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D110" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D111" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D112" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C113" s="1"/>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C114" s="1"/>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C115" s="1"/>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C116" s="1"/>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C117" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>