--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -44,111 +44,111 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
     <t>0.93</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>2.23</t>
   </si>
   <si>
     <t>1.44</t>
   </si>
   <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>2.30</t>
+  </si>
+  <si>
+    <t>1.77</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>1.34</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.81</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
     <t>1.26</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
-    <t>2.40</t>
+    <t>2.04</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.28</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>3.65</t>
   </si>
@@ -656,81 +656,81 @@
   <si>
     <t>10.30</t>
   </si>
   <si>
     <t>5.67</t>
   </si>
   <si>
     <t>Марк Мирук</t>
   </si>
   <si>
     <t>10.36</t>
   </si>
   <si>
     <t>8.60</t>
   </si>
   <si>
     <t>Олег Копосов</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>5.76</t>
   </si>
   <si>
+    <t>Пётр Ануков</t>
+  </si>
+  <si>
+    <t>10.41</t>
+  </si>
+  <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>10.71</t>
   </si>
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>Иван Никулин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>7.77</t>
   </si>
   <si>
     <t>Роман Каманин</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>10.03</t>
-  </si>
-[...4 lines deleted...]
-    <t>11.17</t>
   </si>
   <si>
     <t>Даниил Кубасов</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
     <t>6.75</t>
   </si>
   <si>
     <t>Ирина Копосова</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.83</t>
   </si>
   <si>
     <t>Никита Сердюков</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
@@ -2430,93 +2430,93 @@
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>211</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D76" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>214</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D77" t="s">
-        <v>216</v>
+        <v>109</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>216</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>219</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>222</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>225</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D81" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>229</v>