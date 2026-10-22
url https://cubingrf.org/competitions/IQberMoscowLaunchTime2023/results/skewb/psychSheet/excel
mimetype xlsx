--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -29,66 +29,69 @@
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
+    <t>2.19</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Илья Назаров</t>
+  </si>
+  <si>
+    <t>2.75</t>
+  </si>
+  <si>
     <t>2.35</t>
   </si>
   <si>
-    <t>1.07</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>2.88</t>
+    <t>2.82</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.87</t>
   </si>
   <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>3.30</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
@@ -158,128 +161,125 @@
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>2.79</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>5.27</t>
+  </si>
+  <si>
+    <t>3.47</t>
+  </si>
+  <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
-    <t>3.03</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>5.38</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
     <t>Тимур Иманов</t>
   </si>
   <si>
     <t>5.47</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>3.69</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
-    <t>2.82</t>
-[...1 lines deleted...]
-  <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>4.67</t>
   </si>
   <si>
     <t>Егор Корчагин</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
     <t>4.44</t>
@@ -344,51 +344,51 @@
   <si>
     <t>3.99</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>7.46</t>
+    <t>7.33</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>Николай Кравцов</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>Валентина Соловьёва</t>
   </si>
   <si>
     <t>7.82</t>
   </si>
@@ -1088,359 +1088,359 @@
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>5</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
@@ -1592,51 +1592,51 @@
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D38" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D40" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>118</v>
@@ -1690,51 +1690,51 @@
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>134</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D47" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>137</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>138</v>