--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -26,66 +26,66 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
-  </si>
-[...7 lines deleted...]
-    <t>4.99</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>5.60</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>9.43</t>
   </si>