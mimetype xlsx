--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,63 +29,63 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>42.34</t>
   </si>