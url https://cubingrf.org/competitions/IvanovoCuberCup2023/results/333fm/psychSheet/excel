--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -119,63 +119,63 @@
   <si>
     <t>40.67</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>41.33</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>44.00</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>44.33</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>45.00</t>
-  </si>
-[...7 lines deleted...]
-    <t>49.33</t>
   </si>
   <si>
     <t>Екатерина Шураева</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>43</t>
   </si>