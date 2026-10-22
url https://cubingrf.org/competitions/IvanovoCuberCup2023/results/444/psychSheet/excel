--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -128,51 +128,51 @@
   <si>
     <t>36.49</t>
   </si>
   <si>
     <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>Islam Kitiev</t>
   </si>
   <si>
     <t>43.36</t>
   </si>
   <si>
     <t>36.06</t>
   </si>
   <si>
     <t>Timofey Tyulpakov</t>
   </si>
   <si>
-    <t>44.36</t>
+    <t>44.35</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Oleg Demchuk</t>
   </si>
   <si>
     <t>46.64</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
     <t>Arsenii Borovkov</t>
   </si>
@@ -299,54 +299,54 @@
   <si>
     <t>1:09.76</t>
   </si>
   <si>
     <t>Luka Lukash</t>
   </si>
   <si>
     <t>1:14.04</t>
   </si>
   <si>
     <t>1:02.92</t>
   </si>
   <si>
     <t>Vasiliy Pisʹmarev</t>
   </si>
   <si>
     <t>1:17.93</t>
   </si>
   <si>
     <t>1:09.90</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
-    <t>1:25.72</t>
-[...2 lines deleted...]
-    <t>1:20.35</t>
+    <t>1:21.69</t>
+  </si>
+  <si>
+    <t>1:14.92</t>
   </si>
   <si>
     <t>Aleksandr Gorbunov</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:37.51</t>
   </si>
   <si>
     <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>1:36.24</t>
   </si>
   <si>
     <t>Anna Chirva</t>
   </si>
   <si>
     <t>1:44.19</t>
   </si>
   <si>
     <t>Aleksandr Govorkov</t>
   </si>