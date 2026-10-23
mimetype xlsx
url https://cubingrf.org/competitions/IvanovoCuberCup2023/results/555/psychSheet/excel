--- v4 (2026-07-23)
+++ v5 (2026-10-23)
@@ -47,54 +47,54 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>52.22</t>
   </si>
   <si>
     <t>47.53</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
-    <t>1:01.12</t>
-[...2 lines deleted...]
-    <t>54.00</t>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:10.64</t>
   </si>
@@ -119,99 +119,99 @@
   <si>
     <t>1:21.00</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>1:34.55</t>
-[...2 lines deleted...]
-    <t>1:27.73</t>
+    <t>1:34.26</t>
+  </si>
+  <si>
+    <t>1:20.67</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>1:45.42</t>
   </si>
   <si>
     <t>1:35.79</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>1:51.87</t>
   </si>
   <si>
     <t>1:39.52</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:07.87</t>
-[...2 lines deleted...]
-    <t>1:53.17</t>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>1:45.77</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>2:10.53</t>
   </si>
   <si>
     <t>1:51.57</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>2:10.86</t>
   </si>
   <si>
     <t>1:45.78</t>
   </si>
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>2:21.38</t>
   </si>