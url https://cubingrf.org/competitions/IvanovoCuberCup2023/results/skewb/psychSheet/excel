--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -29,51 +29,51 @@
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
-    <t>2.35</t>
+    <t>2.19</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>4.06</t>
   </si>
   <si>
     <t>2.18</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
@@ -92,68 +92,68 @@
   <si>
     <t>2.81</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>2.86</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>5.27</t>
+  </si>
+  <si>
+    <t>3.47</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
@@ -176,51 +176,51 @@
   <si>
     <t>4.67</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>7.46</t>
+    <t>7.33</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
     <t>Лука Лукаш</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>Екатерина Шураева</t>
   </si>
   <si>
     <t>7.60</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>8.09</t>
   </si>