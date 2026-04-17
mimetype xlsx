--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
@@ -215,108 +215,105 @@
   <si>
     <t>7.60</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>8.09</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
     <t>Ксения Антипова</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
+    <t>Полина Лаптева</t>
+  </si>
+  <si>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>5.11</t>
+  </si>
+  <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>Василий Письмарев</t>
   </si>
   <si>
     <t>8.25</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
-[...7 lines deleted...]
-  <si>
     <t>Серафим Данилов</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Анна Чирва</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>7.40</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>5.74</t>
   </si>
   <si>
     <t>Диана Мурник</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.98</t>
   </si>
   <si>
     <t>8.33</t>
   </si>
   <si>
     <t>Данил Глаголев</t>
   </si>
   <si>
     <t>12.18</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>Олег Коровин</t>
   </si>
   <si>
     <t>12.33</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>Александр Горбунов</t>
   </si>
@@ -1187,253 +1184,253 @@
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>96</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>111</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>123</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>