--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -17,432 +17,432 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Екатерина Канева</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
-    <t>Григорий Барашкин</t>
+    <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>4.06</t>
   </si>
   <si>
     <t>2.18</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>2.81</t>
   </si>
   <si>
-    <t>Иван Полканов</t>
+    <t>Ivan Polkanov</t>
   </si>
   <si>
     <t>2.86</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Ислам Китиев</t>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
-    <t>3.42</t>
-[...2 lines deleted...]
-    <t>Степан Матвеев</t>
+    <t>2.84</t>
+  </si>
+  <si>
+    <t>Stepan Matveev</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
-    <t>Николай Массон</t>
+    <t>Nikolai Masson</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>4.67</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
-    <t>Лука Лукаш</t>
+    <t>Luka Lukash</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
-    <t>Екатерина Шураева</t>
+    <t>Yekaterina Shurayeva</t>
   </si>
   <si>
     <t>7.60</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
-    <t>Ольга Фёдорова</t>
+    <t>Olga Fyodorova</t>
   </si>
   <si>
     <t>8.09</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
-    <t>Ксения Антипова</t>
+    <t>Ksenia Antipova</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
-    <t>5.11</t>
-[...2 lines deleted...]
-    <t>Василий Николашин</t>
+    <t>4.43</t>
+  </si>
+  <si>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
-    <t>Василий Письмарев</t>
+    <t>Vasiliy Pisʹmarev</t>
   </si>
   <si>
     <t>8.25</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
-    <t>Серафим Данилов</t>
+    <t>Serafim Danilov</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
-    <t>Анна Чирва</t>
+    <t>Anna Chirva</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>7.40</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>5.74</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...5 lines deleted...]
-    <t>Данил Глаголев</t>
+    <t>Diana Murnik</t>
+  </si>
+  <si>
+    <t>5.91</t>
+  </si>
+  <si>
+    <t>Danil Glagolev</t>
   </si>
   <si>
     <t>12.18</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
-    <t>Олег Коровин</t>
+    <t>Oleg Korovin</t>
   </si>
   <si>
     <t>12.33</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
-    <t>Александр Горбунов</t>
+    <t>Aleksandr Gorbunov</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>10.49</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>13.16</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
-    <t>Мирослава Нагорнова</t>
+    <t>Miroslava Nagornova</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
     <t>12.13</t>
   </si>
   <si>
-    <t>Максим Лушин</t>
+    <t>Maksim Lushin</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
     <t>11.55</t>
   </si>
   <si>
-    <t>Ярослав Коровкин</t>
+    <t>Yaroslav Korovkin</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>10.87</t>
   </si>
   <si>
-    <t>Александр Смирнов</t>
+    <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>20.14</t>
   </si>
   <si>
     <t>10.00</t>
   </si>
   <si>
-    <t>Марк Бурлуцкий</t>
+    <t>Mark Burlutskiy</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>15.36</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
+    <t>Oleg Demchuk</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>17.33</t>
   </si>
   <si>
-    <t>Евгений Проскурнин</t>
+    <t>Yevgeniy Proskurnin</t>
   </si>
   <si>
     <t>35.60</t>
   </si>
   <si>
     <t>31.22</t>
   </si>
   <si>
-    <t>Аркадий Ушмодин</t>
+    <t>Arkadiy Ushmodin</t>
   </si>
   <si>
     <t>40.61</t>
   </si>
   <si>
-    <t>Елизавета Ушмодина</t>
+    <t>Yelizaveta Ushmodina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,53 +765,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>