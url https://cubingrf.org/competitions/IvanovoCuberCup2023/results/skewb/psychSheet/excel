--- v4 (2026-06-02)
+++ v5 (2026-06-02)
@@ -17,432 +17,432 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Ekaterina Kaneva</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Екатерина Канева</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
-    <t>Grigoriy Barashkin</t>
+    <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>4.06</t>
   </si>
   <si>
     <t>2.18</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>2.81</t>
   </si>
   <si>
-    <t>Ivan Polkanov</t>
+    <t>Иван Полканов</t>
   </si>
   <si>
     <t>2.86</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Islam Kitiev</t>
+    <t>Ислам Китиев</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
-    <t>Andrei Maslov</t>
+    <t>Андрей Маслов</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
-    <t>Stepan Matveev</t>
+    <t>Степан Матвеев</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
-    <t>Nikolai Masson</t>
+    <t>Николай Массон</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>4.67</t>
   </si>
   <si>
-    <t>Nikolay Podobayev</t>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
-    <t>Luka Lukash</t>
+    <t>Лука Лукаш</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
-    <t>Yekaterina Shurayeva</t>
+    <t>Екатерина Шураева</t>
   </si>
   <si>
     <t>7.60</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
-    <t>Olga Fyodorova</t>
+    <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>8.09</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
-    <t>Ksenia Antipova</t>
+    <t>Ксения Антипова</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
-    <t>Vasiliy Pisʹmarev</t>
+    <t>Василий Письмарев</t>
   </si>
   <si>
     <t>8.25</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
-    <t>Serafim Danilov</t>
+    <t>Серафим Данилов</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
-    <t>Anna Chirva</t>
+    <t>Анна Чирва</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>7.40</t>
   </si>
   <si>
-    <t>Gleb Batenin</t>
+    <t>Глеб Батенин</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>5.74</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>5.91</t>
   </si>
   <si>
-    <t>Danil Glagolev</t>
+    <t>Данил Глаголев</t>
   </si>
   <si>
     <t>12.18</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
-    <t>Oleg Korovin</t>
+    <t>Олег Коровин</t>
   </si>
   <si>
     <t>12.33</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
-    <t>Aleksandr Gorbunov</t>
+    <t>Александр Горбунов</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>10.49</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.16</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
-    <t>Aleksandr Govorkov</t>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
-    <t>Miroslava Nagornova</t>
+    <t>Мирослава Нагорнова</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
     <t>12.13</t>
   </si>
   <si>
-    <t>Maksim Lushin</t>
+    <t>Максим Лушин</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
     <t>11.55</t>
   </si>
   <si>
-    <t>Yaroslav Korovkin</t>
+    <t>Ярослав Коровкин</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>10.87</t>
   </si>
   <si>
-    <t>Aleksandr Smirnov</t>
+    <t>Александр Смирнов</t>
   </si>
   <si>
     <t>20.14</t>
   </si>
   <si>
     <t>10.00</t>
   </si>
   <si>
-    <t>Mark Burlutskiy</t>
+    <t>Марк Бурлуцкий</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>15.36</t>
   </si>
   <si>
-    <t>Oleg Demchuk</t>
+    <t>Олег Демчук</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>17.33</t>
   </si>
   <si>
-    <t>Yevgeniy Proskurnin</t>
+    <t>Евгений Проскурнин</t>
   </si>
   <si>
     <t>35.60</t>
   </si>
   <si>
     <t>31.22</t>
   </si>
   <si>
-    <t>Arkadiy Ushmodin</t>
+    <t>Аркадий Ушмодин</t>
   </si>
   <si>
     <t>40.61</t>
   </si>
   <si>
-    <t>Yelizaveta Ushmodina</t>
+    <t>Елизавета Ушмодина</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,53 +765,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>