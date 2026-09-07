--- v5 (2026-06-02)
+++ v6 (2026-09-07)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>4.06</t>
   </si>
   <si>
     <t>2.18</t>
   </si>