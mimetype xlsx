--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -65,51 +65,51 @@
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>19.88</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>20.78</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>21.97</t>
+    <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>25.22</t>
   </si>
   <si>
     <t>16.23</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>