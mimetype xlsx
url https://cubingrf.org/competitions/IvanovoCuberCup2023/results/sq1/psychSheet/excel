--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>19.88</t>
   </si>
   <si>
     <t>13.88</t>
   </si>