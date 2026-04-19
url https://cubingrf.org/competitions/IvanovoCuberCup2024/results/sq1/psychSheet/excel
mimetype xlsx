--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.82</t>
+    <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>14.26</t>
+    <t>13.74</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
@@ -179,81 +179,84 @@
   <si>
     <t>35.11</t>
   </si>
   <si>
     <t>29.00</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>36.23</t>
   </si>
   <si>
     <t>26.14</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>30.93</t>
   </si>
   <si>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>41.55</t>
+  </si>
+  <si>
+    <t>26.33</t>
+  </si>
+  <si>
     <t>Карен Заргарян</t>
   </si>
   <si>
     <t>43.09</t>
   </si>
   <si>
     <t>31.70</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...5 lines deleted...]
-    <t>26.33</t>
+    <t>Владислав Затолокин</t>
+  </si>
+  <si>
+    <t>43.78</t>
+  </si>
+  <si>
+    <t>29.25</t>
   </si>
   <si>
     <t>Екатерина Шураева</t>
   </si>
   <si>
     <t>1:02.65</t>
   </si>
   <si>
     <t>34.66</t>
-  </si>
-[...4 lines deleted...]
-    <t>45.27</t>
   </si>
   <si>
     <t>Альберт Кочаров</t>
   </si>
   <si>
     <t>Максим Лушин</t>
   </si>
   <si>
     <t>Ярослав Тафинцев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -891,70 +894,72 @@
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
-      <c r="C22" s="1"/>
+      <c r="C22" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1"/>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C25" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>