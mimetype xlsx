--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -92,117 +92,117 @@
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>20.78</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>21.97</t>
+    <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>23.59</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>26.87</t>
   </si>
   <si>
     <t>22.94</t>
   </si>
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>28.65</t>
   </si>
   <si>
     <t>21.13</t>
   </si>
   <si>
+    <t>Александр Герасимов</t>
+  </si>
+  <si>
+    <t>30.27</t>
+  </si>
+  <si>
+    <t>28.80</t>
+  </si>
+  <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
     <t>27.25</t>
   </si>
   <si>
     <t>Денис Горчаков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>25.55</t>
-  </si>
-[...7 lines deleted...]
-    <t>29.00</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>36.23</t>
   </si>
   <si>
     <t>26.14</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>30.93</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>41.55</t>
   </si>