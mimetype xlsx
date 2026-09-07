--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -44,51 +44,51 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>13.74</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>