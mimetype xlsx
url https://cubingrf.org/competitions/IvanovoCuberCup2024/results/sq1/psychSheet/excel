--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -29,78 +29,78 @@
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>13.74</t>
+    <t>13.52</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>28.65</t>
   </si>
   <si>
     <t>21.13</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>30.27</t>
   </si>
   <si>
     <t>28.80</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
-    <t>27.25</t>
+    <t>26.08</t>
   </si>
   <si>
     <t>Денис Горчаков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>36.23</t>
   </si>
   <si>
     <t>26.14</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>41.37</t>
   </si>