--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -107,51 +107,51 @@
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>