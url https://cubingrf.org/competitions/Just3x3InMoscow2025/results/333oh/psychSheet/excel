--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -167,84 +167,84 @@
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>18.54</t>
   </si>
   <si>
-    <t>16.60</t>
+    <t>14.56</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>20.25</t>
-[...2 lines deleted...]
-    <t>16.77</t>
+    <t>20.17</t>
+  </si>
+  <si>
+    <t>10.64</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
@@ -263,57 +263,57 @@
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
     <t>22.93</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>29.07</t>
   </si>
   <si>
     <t>25.02</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
     <t>28.37</t>
   </si>
   <si>
     <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>38.76</t>
   </si>
   <si>
     <t>34.30</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>