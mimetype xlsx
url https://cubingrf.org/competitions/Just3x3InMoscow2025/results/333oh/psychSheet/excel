--- v2 (2026-03-03)
+++ v3 (2026-04-18)
@@ -197,69 +197,69 @@
   <si>
     <t>17.17</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>19.84</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>22.39</t>
+    <t>22.21</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>24.28</t>
+    <t>24.03</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>