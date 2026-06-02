--- v3 (2026-04-18)
+++ v4 (2026-06-02)
@@ -32,116 +32,116 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
+    <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
+    <t>Артём Куликов</t>
+  </si>
+  <si>
+    <t>13.45</t>
+  </si>
+  <si>
+    <t>11.21</t>
+  </si>
+  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>14.42</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
     <t>Семён Мурзин</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>13.18</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>15.06</t>
   </si>
   <si>
     <t>12.53</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
@@ -308,51 +308,51 @@
   <si>
     <t>Максимилиан Корчагин</t>
   </si>
   <si>
     <t>38.76</t>
   </si>
   <si>
     <t>34.30</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>40.86</t>
   </si>
   <si>
     <t>36.72</t>
   </si>
   <si>
     <t>София Хегай</t>
   </si>
   <si>
     <t>52.01</t>
   </si>
   <si>
-    <t>45.00</t>
+    <t>39.82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -915,51 +915,51 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>