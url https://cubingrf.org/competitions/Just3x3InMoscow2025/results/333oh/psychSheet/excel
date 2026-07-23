--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -62,95 +62,95 @@
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>13.40</t>
+  </si>
+  <si>
+    <t>10.25</t>
+  </si>
+  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...5 lines deleted...]
-    <t>10.25</t>
+    <t>Андрей Синицын</t>
+  </si>
+  <si>
+    <t>14.73</t>
+  </si>
+  <si>
+    <t>11.74</t>
   </si>
   <si>
     <t>Семён Мурзин</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>13.18</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
-[...7 lines deleted...]
-  <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
@@ -161,108 +161,108 @@
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>18.54</t>
+  </si>
+  <si>
+    <t>16.60</t>
+  </si>
+  <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>22.21</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>22.29</t>
+  </si>
+  <si>
+    <t>16.95</t>
+  </si>
+  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
-  </si>
-[...7 lines deleted...]
-    <t>16.95</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
@@ -915,65 +915,65 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>