--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>11.70</t>
+    <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
@@ -143,117 +143,117 @@
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>18.54</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>19.78</t>
+  </si>
+  <si>
+    <t>14.55</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>20.25</t>
+  </si>
+  <si>
+    <t>16.77</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
-  </si>
-[...16 lines deleted...]
-    <t>16.95</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>