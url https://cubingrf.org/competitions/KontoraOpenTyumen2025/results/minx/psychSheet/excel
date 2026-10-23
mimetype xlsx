--- v4 (2026-07-23)
+++ v5 (2026-10-23)
@@ -50,51 +50,51 @@
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Павел Ерошкин</t>
   </si>
   <si>
     <t>48.71</t>
   </si>
   <si>
     <t>42.53</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
-    <t>47.59</t>
+    <t>46.45</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
@@ -140,81 +140,81 @@
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>1:30.76</t>
   </si>
   <si>
     <t>1:20.72</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>2:12.10</t>
+    <t>2:11.36</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>2:38.44</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
-    <t>2:56.47</t>
+    <t>2:51.90</t>
   </si>
   <si>
     <t>Олег Меньшиков</t>
   </si>
   <si>
     <t>3:28.35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>