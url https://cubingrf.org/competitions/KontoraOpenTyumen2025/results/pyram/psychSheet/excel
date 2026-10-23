--- v5 (2026-07-23)
+++ v6 (2026-10-23)
@@ -35,219 +35,219 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>2.10</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>4.07</t>
+  </si>
+  <si>
+    <t>2.27</t>
+  </si>
+  <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
-    <t>2.86</t>
-[...8 lines deleted...]
-    <t>2.17</t>
+    <t>2.78</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
     <t>3.87</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
-    <t>6.44</t>
+    <t>6.33</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>Павел Ерошкин</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>3.99</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>7.89</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>7.96</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>8.32</t>
+  </si>
+  <si>
+    <t>6.42</t>
+  </si>
+  <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>4.54</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>10.13</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
-    <t>Матвей Прытков</t>
-[...7 lines deleted...]
-  <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>11.79</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
     <t>Анна Алексеева</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
-    <t>13.36</t>
-[...2 lines deleted...]
-    <t>8.57</t>
+    <t>12.81</t>
+  </si>
+  <si>
+    <t>6.11</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
     <t>11.08</t>
   </si>
   <si>
     <t>Арсений Боровский</t>
   </si>
   <si>
     <t>16.03</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>Диана Шиянова</t>
   </si>
   <si>
     <t>16.99</t>
   </si>