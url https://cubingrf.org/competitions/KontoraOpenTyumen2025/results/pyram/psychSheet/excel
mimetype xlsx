--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -95,51 +95,51 @@
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
     <t>3.87</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
-    <t>3.74</t>
+    <t>3.67</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
@@ -224,66 +224,66 @@
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>12.16</t>
   </si>
   <si>
     <t>Арсений Боровский</t>
   </si>
   <si>
     <t>16.03</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>Диана Шиянова</t>
   </si>
   <si>
     <t>16.99</t>
   </si>
   <si>
     <t>12.45</t>
   </si>
   <si>
+    <t>Святослав Целищев</t>
+  </si>
+  <si>
+    <t>18.25</t>
+  </si>
+  <si>
+    <t>9.55</t>
+  </si>
+  <si>
     <t>София Братухина</t>
   </si>
   <si>
     <t>19.60</t>
   </si>
   <si>
     <t>16.39</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.89</t>
   </si>
   <si>
     <t>Степан Приданников</t>
   </si>
   <si>
     <t>20.65</t>
   </si>
   <si>
     <t>15.39</t>
   </si>
   <si>
     <t>Дмитрий Орлов</t>
   </si>
   <si>
     <t>36.75</t>
   </si>
   <si>
     <t>26.76</t>
   </si>
   <si>
     <t>Олег Меньшиков</t>
   </si>
   <si>
     <t>38.12</t>
   </si>