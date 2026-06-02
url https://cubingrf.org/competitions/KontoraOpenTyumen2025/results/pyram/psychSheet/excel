--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -164,90 +164,90 @@
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Матвей Бурков</t>
   </si>
   <si>
     <t>7.96</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>4.54</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
-    <t>11.29</t>
+    <t>10.13</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>11.07</t>
+  </si>
+  <si>
+    <t>7.94</t>
+  </si>
+  <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>11.79</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
     <t>Анна Алексеева</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
-    <t>Матвей Прытков</t>
-[...7 lines deleted...]
-  <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>15.59</t>
-[...2 lines deleted...]
-    <t>12.16</t>
+    <t>14.43</t>
+  </si>
+  <si>
+    <t>11.08</t>
   </si>
   <si>
     <t>Арсений Боровский</t>
   </si>
   <si>
     <t>16.03</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>Диана Шиянова</t>
   </si>
   <si>
     <t>16.99</t>
   </si>
   <si>
     <t>12.45</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>18.25</t>
   </si>