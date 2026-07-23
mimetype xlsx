--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -59,51 +59,51 @@
   <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
-    <t>3.45</t>
+    <t>2.86</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
@@ -197,84 +197,84 @@
   <si>
     <t>11.07</t>
   </si>
   <si>
     <t>7.94</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>11.79</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
     <t>Анна Алексеева</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
+    <t>Святослав Целищев</t>
+  </si>
+  <si>
+    <t>13.36</t>
+  </si>
+  <si>
+    <t>8.57</t>
+  </si>
+  <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
     <t>11.08</t>
   </si>
   <si>
     <t>Арсений Боровский</t>
   </si>
   <si>
     <t>16.03</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>Диана Шиянова</t>
   </si>
   <si>
     <t>16.99</t>
   </si>
   <si>
     <t>12.45</t>
-  </si>
-[...7 lines deleted...]
-    <t>9.55</t>
   </si>
   <si>
     <t>София Братухина</t>
   </si>
   <si>
     <t>19.60</t>
   </si>
   <si>
     <t>16.39</t>
   </si>
   <si>
     <t>Степан Приданников</t>
   </si>
   <si>
     <t>20.65</t>
   </si>
   <si>
     <t>15.39</t>
   </si>
   <si>
     <t>Дмитрий Орлов</t>
   </si>
   <si>
     <t>36.75</t>
   </si>