--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
@@ -143,75 +143,75 @@
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>1:03.89</t>
+  </si>
+  <si>
+    <t>55.47</t>
+  </si>
+  <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
     <t>54.37</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
-  </si>
-[...7 lines deleted...]
-    <t>55.47</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>2:08.89</t>
   </si>
   <si>
     <t>1:42.36</t>
   </si>
   <si>
     <t>Наталья Соболева</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
     <t>Ярослав Бахтурин</t>
   </si>
   <si>
     <t>1:59.42</t>
   </si>