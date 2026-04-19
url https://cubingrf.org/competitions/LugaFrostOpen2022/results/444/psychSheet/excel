--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -62,102 +62,102 @@
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Антон Михайлик</t>
   </si>
   <si>
     <t>41.16</t>
   </si>
   <si>
     <t>39.09</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Кремер</t>
   </si>
   <si>
     <t>45.46</t>
   </si>
   <si>
     <t>37.92</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
-    <t>54.40</t>
-[...2 lines deleted...]
-    <t>48.45</t>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>