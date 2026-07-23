--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
+    <t>23.72</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>