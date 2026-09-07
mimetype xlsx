--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -68,96 +68,96 @@
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Антон Михайлик</t>
   </si>
   <si>
     <t>41.16</t>
   </si>
   <si>
     <t>39.09</t>
   </si>
   <si>
     <t>Роман Кремер</t>
   </si>
   <si>
     <t>45.46</t>
   </si>
   <si>
     <t>37.92</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
-  </si>
-[...7 lines deleted...]
-    <t>48.28</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>