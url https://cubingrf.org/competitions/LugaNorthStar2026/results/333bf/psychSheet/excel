--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -92,99 +92,99 @@
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>1:29.34</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>2:31.88</t>
-[...2 lines deleted...]
-    <t>2:09.11</t>
+    <t>2:21.07</t>
+  </si>
+  <si>
+    <t>1:46.51</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>3:32.17</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>3:58.86</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>5:28.28</t>
+    <t>4:40.55</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>