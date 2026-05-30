--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -17,180 +17,180 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Nikita Popkov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
-    <t>Ivan Lobachev</t>
+    <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>1:29.34</t>
   </si>
   <si>
-    <t>Ivan Sergeev</t>
+    <t>Иван Сергеев</t>
   </si>
   <si>
     <t>1:37.04</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
-[...2 lines deleted...]
-    <t>3:07.64</t>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2:56.73</t>
   </si>
   <si>
     <t>2:09.11</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:24.59</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
-    <t>Tatyana Maksimova</t>
+    <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>3:58.86</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>5:28.28</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
-[...8 lines deleted...]
-    <t>Makar Tihonov</t>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>Артемий Стукарчук</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>