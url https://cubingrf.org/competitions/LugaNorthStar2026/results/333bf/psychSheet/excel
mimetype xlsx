--- v1 (2026-05-30)
+++ v2 (2026-07-23)
@@ -12,185 +12,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Никита Попков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...2 lines deleted...]
-    <t>1:43.02</t>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
-    <t>Иван Лобачёв</t>
+    <t>Ivan Sergeev</t>
+  </si>
+  <si>
+    <t>1:24.21</t>
+  </si>
+  <si>
+    <t>Ivan Lobachev</t>
   </si>
   <si>
     <t>1:29.34</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
-[...5 lines deleted...]
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...2 lines deleted...]
-    <t>2:56.73</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>2:31.88</t>
   </si>
   <si>
     <t>2:09.11</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>2:24.59</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
-    <t>Татьяна Максимова</t>
+    <t>Tatyana Maksimova</t>
   </si>
   <si>
     <t>3:58.86</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>5:28.28</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...8 lines deleted...]
-    <t>Макар Тихонов</t>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>5:54.88</t>
+  </si>
+  <si>
+    <t>Aleksandr Kropotov</t>
+  </si>
+  <si>
+    <t>Artemiy Stukarchuk</t>
+  </si>
+  <si>
+    <t>Makar Tihonov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,70 +722,75 @@
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:4">
+      <c r="A17">
+        <v>16</v>
+      </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="1"/>
+      <c r="C17" s="1" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18" s="1"/>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C19" s="1"/>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>