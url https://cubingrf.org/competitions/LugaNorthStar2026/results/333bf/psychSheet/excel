--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,183 +17,183 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Nikita Popkov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Иван Сергеев</t>
+  </si>
+  <si>
+    <t>1:01.13</t>
+  </si>
+  <si>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
-    <t>Ivan Sergeev</t>
-[...5 lines deleted...]
-    <t>Ivan Lobachev</t>
+    <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>1:29.34</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>2:31.88</t>
   </si>
   <si>
     <t>2:09.11</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:24.59</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>3:32.17</t>
+  </si>
+  <si>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
-    <t>Tatyana Maksimova</t>
+    <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>3:58.86</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>5:28.28</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
-[...11 lines deleted...]
-    <t>Makar Tihonov</t>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>Артемий Стукарчук</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -582,90 +582,90 @@
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>25</v>
@@ -693,65 +693,65 @@
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:4">