--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -95,51 +95,51 @@
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>18.29</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>16.14</t>
+    <t>15.89</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>22.21</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
@@ -185,96 +185,96 @@
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>31.64</t>
   </si>
   <si>
     <t>24.74</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
     <t>32.51</t>
   </si>
   <si>
     <t>23.60</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
-    <t>33.45</t>
+    <t>30.46</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>46.61</t>
   </si>
   <si>
     <t>40.92</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>48.14</t>
   </si>
   <si>
     <t>45.35</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>48.17</t>
   </si>
   <si>
-    <t>38.96</t>
+    <t>34.83</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>52.31</t>
   </si>
   <si>
     <t>44.42</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>52.55</t>
   </si>