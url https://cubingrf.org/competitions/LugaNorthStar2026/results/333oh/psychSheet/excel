--- v1 (2026-05-30)
+++ v2 (2026-07-23)
@@ -116,66 +116,66 @@
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>22.21</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>22.29</t>
+  </si>
+  <si>
+    <t>16.95</t>
+  </si>
+  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.42</t>
-  </si>
-[...7 lines deleted...]
-    <t>16.95</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>30.65</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>31.58</t>
   </si>