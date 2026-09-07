--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -35,162 +35,162 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>9.95</t>
+  </si>
+  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...5 lines deleted...]
-    <t>12.39</t>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>16.08</t>
+  </si>
+  <si>
+    <t>14.08</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>17.58</t>
+  </si>
+  <si>
+    <t>14.52</t>
+  </si>
+  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...16 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>19.78</t>
+  </si>
+  <si>
+    <t>14.55</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>20.25</t>
+  </si>
+  <si>
+    <t>16.77</t>
+  </si>
+  <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...16 lines deleted...]
-  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>30.65</t>
+    <t>29.14</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
     <t>25.52</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>31.64</t>
   </si>
   <si>
     <t>24.74</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
@@ -206,102 +206,102 @@
   <si>
     <t>38.23</t>
   </si>
   <si>
     <t>30.46</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>43.22</t>
+  </si>
+  <si>
+    <t>36.62</t>
+  </si>
+  <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>46.61</t>
   </si>
   <si>
     <t>40.92</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>48.14</t>
   </si>
   <si>
     <t>45.35</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>48.17</t>
   </si>
   <si>
     <t>34.83</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>52.31</t>
   </si>
   <si>
     <t>44.42</t>
-  </si>
-[...7 lines deleted...]
-    <t>36.62</t>
   </si>
   <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>Лев Гершман</t>
   </si>
   <si>
     <t>1:07.86</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>1:21.47</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>1:26.59</t>
   </si>