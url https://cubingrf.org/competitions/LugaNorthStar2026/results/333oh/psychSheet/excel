--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -12,335 +12,350 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>11.28</t>
+    <t>10.70</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>13.04</t>
+  </si>
+  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>16.08</t>
+    <t>15.96</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
-    <t>12.83</t>
-[...8 lines deleted...]
-    <t>14.52</t>
+    <t>11.87</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
+    <t>Никита Майоров</t>
+  </si>
+  <si>
+    <t>17.79</t>
+  </si>
+  <si>
+    <t>17.06</t>
+  </si>
+  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>20.25</t>
-[...2 lines deleted...]
-    <t>16.77</t>
+    <t>20.17</t>
+  </si>
+  <si>
+    <t>10.64</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
+  </si>
+  <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...7 lines deleted...]
-  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>31.58</t>
-[...2 lines deleted...]
-    <t>25.52</t>
+    <t>29.28</t>
+  </si>
+  <si>
+    <t>24.53</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>31.64</t>
   </si>
   <si>
     <t>24.74</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
-[...5 lines deleted...]
-    <t>23.60</t>
+    <t>Иван Сергеев</t>
+  </si>
+  <si>
+    <t>37.94</t>
+  </si>
+  <si>
+    <t>32.67</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>38.23</t>
   </si>
   <si>
-    <t>30.46</t>
+    <t>29.60</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
+    <t>Дмитрий Самотоенко</t>
+  </si>
+  <si>
+    <t>41.67</t>
+  </si>
+  <si>
+    <t>36.76</t>
+  </si>
+  <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>43.22</t>
   </si>
   <si>
     <t>36.62</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>46.61</t>
   </si>
   <si>
     <t>40.92</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>48.14</t>
   </si>
   <si>
-    <t>45.35</t>
-[...8 lines deleted...]
-    <t>34.83</t>
+    <t>44.08</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>52.31</t>
   </si>
   <si>
-    <t>44.42</t>
+    <t>35.85</t>
+  </si>
+  <si>
+    <t>Лев Гершман</t>
+  </si>
+  <si>
+    <t>52.57</t>
+  </si>
+  <si>
+    <t>46.15</t>
+  </si>
+  <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>58.39</t>
+  </si>
+  <si>
+    <t>40.94</t>
   </si>
   <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
-    <t>Лев Гершман</t>
-[...2 lines deleted...]
-    <t>1:07.86</t>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>1:05.03</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>1:21.47</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>1:26.59</t>
   </si>
   <si>
-    <t>Александр Контребуц</t>
-[...4 lines deleted...]
-  <si>
     <t>Александр Фомченков</t>
-  </si>
-[...4 lines deleted...]
-    <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>Ярослав Войнов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1056,124 +1071,142 @@
       <c r="D26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="1"/>
+      <c r="C28" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C29" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>86</v>
+      </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C30" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:4">
+      <c r="A33">
+        <v>32</v>
+      </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C33" s="1"/>
+      <c r="D33" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
+      <c r="A34">
+        <v>33</v>
+      </c>
       <c r="B34" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C34" s="1"/>
+      <c r="D34" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C36" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>