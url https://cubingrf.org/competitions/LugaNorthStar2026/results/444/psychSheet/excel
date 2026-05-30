--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -12,377 +12,383 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
-[...11 lines deleted...]
-    <t>Полина Лаптева</t>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>26.80</t>
+  </si>
+  <si>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>33.51</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>32.89</t>
+  </si>
+  <si>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...8 lines deleted...]
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>41.61</t>
   </si>
   <si>
     <t>33.84</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...2 lines deleted...]
-    <t>44.61</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>43.49</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
+    <t>Nikita Mayorov</t>
   </si>
   <si>
     <t>48.53</t>
   </si>
   <si>
     <t>43.83</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Anastasia Tikhenko</t>
+  </si>
+  <si>
+    <t>51.78</t>
+  </si>
+  <si>
+    <t>39.79</t>
+  </si>
+  <si>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...8 lines deleted...]
-    <t>Иван Лобачёв</t>
+    <t>Ivan Lobachev</t>
   </si>
   <si>
     <t>54.41</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Никита Тихомиров</t>
+    <t>Nikita Tikhomirov</t>
   </si>
   <si>
     <t>59.86</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...2 lines deleted...]
-    <t>1:20.97</t>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>1:20.30</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
-    <t>Давид Кивирьян</t>
+    <t>David Kivirian</t>
   </si>
   <si>
     <t>1:21.31</t>
   </si>
   <si>
     <t>1:10.41</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
+    <t>Bogdan Bekzhanov</t>
   </si>
   <si>
     <t>1:21.65</t>
   </si>
   <si>
-    <t>1:06.48</t>
-[...2 lines deleted...]
-    <t>Диана Мурник</t>
+    <t>58.00</t>
+  </si>
+  <si>
+    <t>Evgeniy Amosov</t>
+  </si>
+  <si>
+    <t>1:23.48</t>
+  </si>
+  <si>
+    <t>1:12.60</t>
+  </si>
+  <si>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
-[...2 lines deleted...]
-    <t>Василий Волков</t>
+    <t>1:20.35</t>
+  </si>
+  <si>
+    <t>Vasiliy Volkov</t>
   </si>
   <si>
     <t>1:25.95</t>
   </si>
   <si>
     <t>1:17.79</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
-[...8 lines deleted...]
-    <t>Екатерина Кусачева</t>
+    <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>1:28.57</t>
   </si>
   <si>
     <t>1:10.51</t>
   </si>
   <si>
-    <t>Тимофей Ольков</t>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>1:34.96</t>
+  </si>
+  <si>
+    <t>1:25.25</t>
+  </si>
+  <si>
+    <t>Timofey Olkov</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
     <t>1:41.05</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:40.32</t>
   </si>
   <si>
-    <t>Дмитрий Самотоенко</t>
+    <t>Dmitriy Samotoenko</t>
   </si>
   <si>
     <t>1:35.40</t>
   </si>
   <si>
-    <t>Максим Комаров</t>
+    <t>Maksim Komarov</t>
   </si>
   <si>
     <t>1:43.81</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...5 lines deleted...]
-    <t>Василий Багаев</t>
+    <t>Mariya Beloglazova</t>
+  </si>
+  <si>
+    <t>2:03.93</t>
+  </si>
+  <si>
+    <t>Vasiliy Bagayev</t>
   </si>
   <si>
     <t>2:04.32</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
+    <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>2:09.94</t>
   </si>
   <si>
-    <t>Лев Гершман</t>
+    <t>Lev Gerhman</t>
   </si>
   <si>
     <t>2:17.78</t>
   </si>
   <si>
-    <t>Мария Белоглазова</t>
-[...14 lines deleted...]
-    <t>Михаил Бормосов</t>
+    <t>Alexander Kontrebutz</t>
+  </si>
+  <si>
+    <t>2:44.18</t>
+  </si>
+  <si>
+    <t>Alexander Fomchenkov</t>
+  </si>
+  <si>
+    <t>Alisa Ivanovskaya</t>
+  </si>
+  <si>
+    <t>Mikhail Bormosov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1137,148 +1143,156 @@
       <c r="D29" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="1"/>
+      <c r="C31" s="1" t="s">
+        <v>92</v>
+      </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:4">
+      <c r="A38">
+        <v>37</v>
+      </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" s="1"/>
+      <c r="D38" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C39" s="1"/>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C41" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>