--- v1 (2026-05-30)
+++ v2 (2026-07-23)
@@ -17,378 +17,378 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>34.16</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
-[...8 lines deleted...]
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>40.74</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
-[...11 lines deleted...]
-    <t>43.49</t>
+    <t>Никита Майоров</t>
+  </si>
+  <si>
+    <t>41.49</t>
+  </si>
+  <si>
+    <t>37.46</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Nikita Mayorov</t>
-[...11 lines deleted...]
-    <t>51.78</t>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Ivan Lobachev</t>
+    <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>54.41</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Nikita Tikhomirov</t>
+    <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>59.86</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>1:03.40</t>
+  </si>
+  <si>
+    <t>58.00</t>
+  </si>
+  <si>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Roman Fotiev</t>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>1:17.48</t>
+  </si>
+  <si>
+    <t>1:08.88</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
   </si>
   <si>
     <t>1:20.30</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
-    <t>David Kivirian</t>
+    <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>1:21.31</t>
   </si>
   <si>
     <t>1:10.41</t>
   </si>
   <si>
-    <t>Bogdan Bekzhanov</t>
-[...17 lines deleted...]
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Vasiliy Volkov</t>
+    <t>Василий Волков</t>
   </si>
   <si>
     <t>1:25.95</t>
   </si>
   <si>
     <t>1:17.79</t>
   </si>
   <si>
-    <t>Ekaterina Kusacheva</t>
+    <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>1:28.57</t>
   </si>
   <si>
     <t>1:10.51</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
-[...8 lines deleted...]
-    <t>Timofey Olkov</t>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>1:30.42</t>
+  </si>
+  <si>
+    <t>1:09.60</t>
+  </si>
+  <si>
+    <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
-    <t>1:41.05</t>
-[...2 lines deleted...]
-    <t>Pëtr Anukov</t>
+    <t>1:30.27</t>
+  </si>
+  <si>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:40.32</t>
   </si>
   <si>
-    <t>Dmitriy Samotoenko</t>
+    <t>Максим Комаров</t>
+  </si>
+  <si>
+    <t>1:34.73</t>
+  </si>
+  <si>
+    <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>1:35.40</t>
   </si>
   <si>
-    <t>Maksim Komarov</t>
-[...5 lines deleted...]
-    <t>Mariya Beloglazova</t>
+    <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>2:03.93</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
+    <t>Василий Багаев</t>
   </si>
   <si>
     <t>2:04.32</t>
   </si>
   <si>
-    <t>Andrey Artëmenko</t>
+    <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>2:09.94</t>
   </si>
   <si>
-    <t>Lev Gerhman</t>
+    <t>Лев Гершман</t>
   </si>
   <si>
     <t>2:17.78</t>
   </si>
   <si>
-    <t>Alexander Kontrebutz</t>
+    <t>Александр Контребуц</t>
   </si>
   <si>
     <t>2:44.18</t>
   </si>
   <si>
-    <t>Alexander Fomchenkov</t>
-[...5 lines deleted...]
-    <t>Mikhail Bormosov</t>
+    <t>Александр Фомченков</t>
+  </si>
+  <si>
+    <t>Алиса Ивановская</t>
+  </si>
+  <si>
+    <t>Михаил Бормосов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>