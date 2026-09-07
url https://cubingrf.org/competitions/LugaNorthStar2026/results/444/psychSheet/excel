--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,378 +17,378 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
-[...2 lines deleted...]
-    <t>Вадим Сухарев</t>
+    <t>28.99</t>
+  </si>
+  <si>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>34.16</t>
   </si>
   <si>
     <t>30.45</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
-[...2 lines deleted...]
-    <t>Дмитрий Тупис</t>
+    <t>32.53</t>
+  </si>
+  <si>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>40.74</t>
   </si>
   <si>
     <t>31.67</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
+    <t>Nikita Mayorov</t>
   </si>
   <si>
     <t>41.49</t>
   </si>
   <si>
     <t>37.46</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
+    <t>Makar Tihonov</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Иван Лобачёв</t>
+    <t>Ivan Lobachev</t>
   </si>
   <si>
     <t>54.41</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Никита Тихомиров</t>
+    <t>Nikita Tikhomirov</t>
   </si>
   <si>
     <t>59.86</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...8 lines deleted...]
-    <t>Габриэлла Ивахницкая</t>
+    <t>Bogdan Bekzhanov</t>
+  </si>
+  <si>
+    <t>1:02.96</t>
+  </si>
+  <si>
+    <t>54.86</t>
+  </si>
+  <si>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:11.09</t>
+  </si>
+  <si>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>1:15.55</t>
+  </si>
+  <si>
+    <t>1:09.60</t>
+  </si>
+  <si>
+    <t>Evgeniy Amosov</t>
   </si>
   <si>
     <t>1:17.48</t>
   </si>
   <si>
     <t>1:08.88</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...8 lines deleted...]
-    <t>Давид Кивирьян</t>
+    <t>David Kivirian</t>
   </si>
   <si>
     <t>1:21.31</t>
   </si>
   <si>
     <t>1:10.41</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Василий Волков</t>
+    <t>Vasiliy Volkov</t>
   </si>
   <si>
     <t>1:25.95</t>
   </si>
   <si>
     <t>1:17.79</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
+    <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>1:28.57</t>
   </si>
   <si>
     <t>1:10.51</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...8 lines deleted...]
-    <t>Тимофей Ольков</t>
+    <t>Timofey Olkov</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
-    <t>1:30.27</t>
-[...2 lines deleted...]
-    <t>Пётр Ануков</t>
+    <t>1:28.76</t>
+  </si>
+  <si>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
-    <t>1:40.32</t>
-[...2 lines deleted...]
-    <t>Максим Комаров</t>
+    <t>1:27.18</t>
+  </si>
+  <si>
+    <t>Maksim Komarov</t>
   </si>
   <si>
     <t>1:34.73</t>
   </si>
   <si>
-    <t>Дмитрий Самотоенко</t>
+    <t>Dmitriy Samotoenko</t>
   </si>
   <si>
     <t>1:35.40</t>
   </si>
   <si>
-    <t>Мария Белоглазова</t>
+    <t>Mariya Beloglazova</t>
   </si>
   <si>
     <t>2:03.93</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
+    <t>Vasiliy Bagayev</t>
   </si>
   <si>
     <t>2:04.32</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
+    <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>2:09.94</t>
   </si>
   <si>
-    <t>Лев Гершман</t>
+    <t>Lev Gerhman</t>
   </si>
   <si>
     <t>2:17.78</t>
   </si>
   <si>
-    <t>Александр Контребуц</t>
+    <t>Alexander Kontrebutz</t>
   </si>
   <si>
     <t>2:44.18</t>
   </si>
   <si>
-    <t>Александр Фомченков</t>
-[...5 lines deleted...]
-    <t>Михаил Бормосов</t>
+    <t>Alexander Fomchenkov</t>
+  </si>
+  <si>
+    <t>Alisa Ivanovskaya</t>
+  </si>
+  <si>
+    <t>Mikhail Bormosov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>