--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -12,167 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>3.43</t>
   </si>
   <si>
     <t>2.71</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>5.35</t>
+    <t>5.08</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>4.70</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>6.67</t>
-[...2 lines deleted...]
-    <t>5.70</t>
+    <t>5.99</t>
+  </si>
+  <si>
+    <t>5.36</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
-    <t>8.47</t>
+    <t>8.08</t>
   </si>
   <si>
     <t>6.74</t>
   </si>
   <si>
+    <t>Иван Сергеев</t>
+  </si>
+  <si>
+    <t>8.75</t>
+  </si>
+  <si>
+    <t>6.63</t>
+  </si>
+  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>7.36</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>10.41</t>
+    <t>9.60</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
@@ -188,210 +188,216 @@
   <si>
     <t>11.46</t>
   </si>
   <si>
     <t>9.95</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>10.70</t>
   </si>
   <si>
+    <t>Екатерина Кусачева</t>
+  </si>
+  <si>
+    <t>13.89</t>
+  </si>
+  <si>
+    <t>9.97</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>13.89</t>
-[...1 lines deleted...]
-  <si>
     <t>11.34</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>15.50</t>
+    <t>14.60</t>
+  </si>
+  <si>
+    <t>12.87</t>
+  </si>
+  <si>
+    <t>Леся Силантьева</t>
+  </si>
+  <si>
+    <t>14.87</t>
+  </si>
+  <si>
+    <t>12.19</t>
+  </si>
+  <si>
+    <t>Мария Белоглазова</t>
+  </si>
+  <si>
+    <t>16.69</t>
+  </si>
+  <si>
+    <t>15.27</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>17.42</t>
   </si>
   <si>
     <t>14.74</t>
   </si>
   <si>
-    <t>Мария Белоглазова</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>17.73</t>
   </si>
   <si>
     <t>14.93</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
-    <t>18.21</t>
-[...11 lines deleted...]
-    <t>14.31</t>
+    <t>17.97</t>
+  </si>
+  <si>
+    <t>12.14</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
-    <t>18.58</t>
-[...2 lines deleted...]
-    <t>15.77</t>
+    <t>18.20</t>
+  </si>
+  <si>
+    <t>13.52</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
-    <t>16.15</t>
+    <t>13.68</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>23.14</t>
   </si>
   <si>
     <t>22.51</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>23.16</t>
   </si>
   <si>
-    <t>18.90</t>
+    <t>14.50</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
-    <t>24.83</t>
-[...2 lines deleted...]
-    <t>22.39</t>
+    <t>23.21</t>
+  </si>
+  <si>
+    <t>18.77</t>
+  </si>
+  <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>26.55</t>
+  </si>
+  <si>
+    <t>20.72</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>27.43</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
-[...4 lines deleted...]
-  <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>28.06</t>
   </si>
   <si>
     <t>19.15</t>
   </si>
   <si>
     <t>Лев Гершман</t>
   </si>
   <si>
     <t>31.48</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>38.61</t>
   </si>
   <si>
-    <t>32.36</t>
+    <t>31.45</t>
   </si>
   <si>
     <t>Александр Фомченков</t>
   </si>
   <si>
-    <t>36.00</t>
+    <t>45.20</t>
+  </si>
+  <si>
+    <t>28.52</t>
   </si>
   <si>
     <t>Ярослав Войнов</t>
   </si>
   <si>
     <t>52.84</t>
   </si>
   <si>
     <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
     <t>Александр Зингер</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1022,68 +1028,68 @@
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>70</v>
@@ -1207,134 +1213,136 @@
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C38" s="1"/>
+        <v>111</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>112</v>
+      </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>