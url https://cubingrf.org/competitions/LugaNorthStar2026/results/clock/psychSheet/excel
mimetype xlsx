--- v1 (2026-05-30)
+++ v2 (2026-09-07)
@@ -89,68 +89,68 @@
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>7.75</t>
+  </si>
+  <si>
+    <t>6.71</t>
+  </si>
+  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>7.36</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
     <t>8.58</t>
@@ -203,129 +203,129 @@
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>10.70</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>13.89</t>
   </si>
   <si>
     <t>9.97</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>14.42</t>
+  </si>
+  <si>
+    <t>12.14</t>
+  </si>
+  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>12.19</t>
   </si>
   <si>
+    <t>Максим Комаров</t>
+  </si>
+  <si>
+    <t>15.87</t>
+  </si>
+  <si>
+    <t>13.91</t>
+  </si>
+  <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>17.42</t>
   </si>
   <si>
     <t>14.74</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>17.73</t>
   </si>
   <si>
     <t>14.93</t>
   </si>
   <si>
-    <t>Александр Контребуц</t>
-[...7 lines deleted...]
-  <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
-    <t>13.68</t>
-[...8 lines deleted...]
-    <t>22.51</t>
+    <t>12.85</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>23.16</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>23.21</t>
   </si>
   <si>
     <t>18.77</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>26.55</t>
   </si>