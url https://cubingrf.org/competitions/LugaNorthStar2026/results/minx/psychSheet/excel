--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -12,299 +12,317 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
-[...8 lines deleted...]
-    <t>Nikita Popkov</t>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>43.45</t>
+  </si>
+  <si>
+    <t>37.74</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
-[...20 lines deleted...]
-    <t>1:14.74</t>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:01.43</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>1:05.05</t>
+  </si>
+  <si>
+    <t>57.94</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>1:06.39</t>
+  </si>
+  <si>
+    <t>58.88</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:12.02</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
-[...8 lines deleted...]
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Никита Майоров</t>
+  </si>
+  <si>
+    <t>1:28.04</t>
+  </si>
+  <si>
+    <t>1:20.29</t>
+  </si>
+  <si>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>2:02.52</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
-    <t>Nikita Mayorov</t>
-[...8 lines deleted...]
-    <t>Ivan Lobachev</t>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>2:15.31</t>
+  </si>
+  <si>
+    <t>2:01.57</t>
+  </si>
+  <si>
+    <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:23.47</t>
   </si>
   <si>
     <t>2:00.21</t>
   </si>
   <si>
-    <t>Roman Fotiev</t>
-[...8 lines deleted...]
-    <t>Artemiy Stukarchuk</t>
+    <t>Давид Кивирьян</t>
+  </si>
+  <si>
+    <t>2:24.11</t>
+  </si>
+  <si>
+    <t>2:11.83</t>
+  </si>
+  <si>
+    <t>Екатерина Кусачева</t>
+  </si>
+  <si>
+    <t>2:37.03</t>
+  </si>
+  <si>
+    <t>2:12.95</t>
+  </si>
+  <si>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>2:46.43</t>
   </si>
   <si>
     <t>2:33.44</t>
   </si>
   <si>
-    <t>Pëtr Anukov</t>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>2:52.02</t>
+  </si>
+  <si>
+    <t>2:21.71</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:58.83</t>
+  </si>
+  <si>
+    <t>2:16.99</t>
+  </si>
+  <si>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
-    <t>Ekaterina Kusacheva</t>
-[...23 lines deleted...]
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
-    <t>Evgeniy Amosov</t>
-[...5 lines deleted...]
-    <t>Andrey Artëmenko</t>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>3:10.66</t>
+  </si>
+  <si>
+    <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>3:39.50</t>
   </si>
   <si>
-    <t>Alexander Kontrebutz</t>
-[...14 lines deleted...]
-    <t>Mikhail Bormosov</t>
+    <t>Мария Белоглазова</t>
+  </si>
+  <si>
+    <t>4:24.04</t>
+  </si>
+  <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>4:57.49</t>
+  </si>
+  <si>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>Александр Фомченков</t>
+  </si>
+  <si>
+    <t>Алиса Ивановская</t>
+  </si>
+  <si>
+    <t>Михаил Бормосов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -919,172 +937,192 @@
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="1"/>
+      <c r="C21" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C22" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C23" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:4">
+      <c r="A29">
+        <v>28</v>
+      </c>
       <c r="B29" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C29" s="1"/>
+      <c r="D29" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
+      <c r="A30">
+        <v>29</v>
+      </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C30" s="1"/>
+      <c r="D30" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C31" s="1"/>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C32" s="1"/>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C33" s="1"/>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C34" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>