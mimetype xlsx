--- v1 (2026-05-30)
+++ v2 (2026-07-23)
@@ -17,312 +17,312 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>59.85</t>
+  </si>
+  <si>
+    <t>55.48</t>
+  </si>
+  <si>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>1:01.43</t>
   </si>
   <si>
     <t>53.85</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Макар Тихонов</t>
+    <t>Makar Tihonov</t>
   </si>
   <si>
     <t>1:12.02</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
+    <t>Nikita Mayorov</t>
   </si>
   <si>
     <t>1:28.04</t>
   </si>
   <si>
     <t>1:20.29</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>2:02.52</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
+    <t>Roman Fotiev</t>
   </si>
   <si>
     <t>2:15.31</t>
   </si>
   <si>
     <t>2:01.57</t>
   </si>
   <si>
-    <t>Иван Лобачёв</t>
+    <t>Ivan Lobachev</t>
   </si>
   <si>
     <t>2:23.47</t>
   </si>
   <si>
     <t>2:00.21</t>
   </si>
   <si>
-    <t>Давид Кивирьян</t>
+    <t>David Kivirian</t>
   </si>
   <si>
     <t>2:24.11</t>
   </si>
   <si>
     <t>2:11.83</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
+    <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>2:37.03</t>
   </si>
   <si>
     <t>2:12.95</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>2:46.43</t>
   </si>
   <si>
     <t>2:33.44</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
+    <t>Vladimir Serebrennikov</t>
   </si>
   <si>
     <t>2:58.83</t>
   </si>
   <si>
     <t>2:16.99</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
+    <t>Evgeniy Amosov</t>
   </si>
   <si>
     <t>3:10.66</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
+    <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>3:39.50</t>
   </si>
   <si>
-    <t>Мария Белоглазова</t>
+    <t>Mariya Beloglazova</t>
   </si>
   <si>
     <t>4:24.04</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
+    <t>Vasiliy Bagayev</t>
   </si>
   <si>
     <t>4:57.49</t>
   </si>
   <si>
-    <t>Александр Контребуц</t>
-[...8 lines deleted...]
-    <t>Михаил Бормосов</t>
+    <t>Alexander Kontrebutz</t>
+  </si>
+  <si>
+    <t>Alexander Fomchenkov</t>
+  </si>
+  <si>
+    <t>Alisa Ivanovskaya</t>
+  </si>
+  <si>
+    <t>Mikhail Bormosov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>