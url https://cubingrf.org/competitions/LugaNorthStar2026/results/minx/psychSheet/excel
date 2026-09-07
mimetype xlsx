--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,312 +17,312 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
+    <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
     <t>55.48</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
+    <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:01.43</t>
   </si>
   <si>
     <t>53.85</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
-[...2 lines deleted...]
-    <t>1:12.02</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:08.12</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
-    <t>Nikita Mayorov</t>
+    <t>Никита Майоров</t>
   </si>
   <si>
     <t>1:28.04</t>
   </si>
   <si>
     <t>1:20.29</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>2:02.52</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
-    <t>Roman Fotiev</t>
+    <t>Роман Фотиев</t>
   </si>
   <si>
     <t>2:15.31</t>
   </si>
   <si>
     <t>2:01.57</t>
   </si>
   <si>
-    <t>Ivan Lobachev</t>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:21.01</t>
+  </si>
+  <si>
+    <t>2:01.04</t>
+  </si>
+  <si>
+    <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:23.47</t>
   </si>
   <si>
     <t>2:00.21</t>
   </si>
   <si>
-    <t>David Kivirian</t>
+    <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>2:24.11</t>
   </si>
   <si>
     <t>2:11.83</t>
   </si>
   <si>
-    <t>Ekaterina Kusacheva</t>
+    <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>2:37.03</t>
   </si>
   <si>
     <t>2:12.95</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>2:46.43</t>
   </si>
   <si>
     <t>2:33.44</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
-[...8 lines deleted...]
-    <t>Pëtr Anukov</t>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
-    <t>Evgeniy Amosov</t>
+    <t>Евгений Амосов</t>
   </si>
   <si>
     <t>3:10.66</t>
   </si>
   <si>
-    <t>Andrey Artëmenko</t>
+    <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>3:39.50</t>
   </si>
   <si>
-    <t>Mariya Beloglazova</t>
+    <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>4:24.04</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
+    <t>Василий Багаев</t>
   </si>
   <si>
     <t>4:57.49</t>
   </si>
   <si>
-    <t>Alexander Kontrebutz</t>
-[...8 lines deleted...]
-    <t>Mikhail Bormosov</t>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>Александр Фомченков</t>
+  </si>
+  <si>
+    <t>Алиса Ивановская</t>
+  </si>
+  <si>
+    <t>Михаил Бормосов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>