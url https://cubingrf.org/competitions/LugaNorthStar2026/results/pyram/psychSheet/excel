--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -77,363 +77,363 @@
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>2.96</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Makar Tihonov</t>
   </si>
   <si>
     <t>4.17</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>3.79</t>
+  </si>
+  <si>
     <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
-[...7 lines deleted...]
-  <si>
     <t>Aidar Aminev</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
     <t>Dmitriy Samotoenko</t>
   </si>
   <si>
     <t>7.90</t>
   </si>
   <si>
     <t>6.19</t>
   </si>
   <si>
     <t>David Kivirian</t>
   </si>
   <si>
     <t>7.99</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
+    <t>Bogdan Bekzhanov</t>
+  </si>
+  <si>
+    <t>8.45</t>
+  </si>
+  <si>
+    <t>3.95</t>
+  </si>
+  <si>
+    <t>Alexander Kontrebutz</t>
+  </si>
+  <si>
+    <t>8.70</t>
+  </si>
+  <si>
+    <t>5.32</t>
+  </si>
+  <si>
     <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
-    <t>8.80</t>
+    <t>8.79</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>Vladimir Serebrennikov</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
-    <t>7.04</t>
-[...8 lines deleted...]
-    <t>5.13</t>
+    <t>6.55</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>Lev Gerhman</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
     <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>6.03</t>
+    <t>6.02</t>
+  </si>
+  <si>
+    <t>Vasiliy Bagayev</t>
+  </si>
+  <si>
+    <t>9.84</t>
+  </si>
+  <si>
+    <t>6.24</t>
   </si>
   <si>
     <t>Roman Fotiev</t>
   </si>
   <si>
     <t>9.92</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
-[...5 lines deleted...]
-    <t>7.45</t>
+    <t>Maksim Komarov</t>
+  </si>
+  <si>
+    <t>10.12</t>
+  </si>
+  <si>
+    <t>6.59</t>
+  </si>
+  <si>
+    <t>Timofey Olkov</t>
+  </si>
+  <si>
+    <t>10.29</t>
+  </si>
+  <si>
+    <t>6.08</t>
+  </si>
+  <si>
+    <t>Ivan Sergeev</t>
+  </si>
+  <si>
+    <t>10.36</t>
   </si>
   <si>
     <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>10.41</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
-    <t>Alexander Kontrebutz</t>
-[...22 lines deleted...]
-  <si>
     <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>11.36</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
     <t>Vasiliy Volkov</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
-    <t>8.83</t>
+    <t>5.38</t>
   </si>
   <si>
     <t>Nikita Tikhomirov</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
     <t>6.72</t>
   </si>
   <si>
     <t>Mariya Beloglazova</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
-    <t>Timofey Olkov</t>
-[...5 lines deleted...]
-    <t>10.16</t>
+    <t>Evgeniy Amosov</t>
+  </si>
+  <si>
+    <t>13.84</t>
+  </si>
+  <si>
+    <t>4.55</t>
   </si>
   <si>
     <t>Alisa Ivanovskaya</t>
   </si>
   <si>
     <t>14.93</t>
   </si>
   <si>
     <t>12.61</t>
   </si>
   <si>
+    <t>Alexander Singer</t>
+  </si>
+  <si>
+    <t>15.13</t>
+  </si>
+  <si>
+    <t>12.57</t>
+  </si>
+  <si>
     <t>Lesya Silanteva</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
-    <t>Evgeniy Amosov</t>
-[...7 lines deleted...]
-  <si>
     <t>Tatyana Maksimova</t>
   </si>
   <si>
     <t>16.17</t>
   </si>
   <si>
-    <t>11.13</t>
+    <t>11.07</t>
   </si>
   <si>
     <t>Alexander Fomchenkov</t>
   </si>
   <si>
-    <t>17.82</t>
+    <t>16.84</t>
   </si>
   <si>
     <t>11.16</t>
   </si>
   <si>
     <t>Mikhail Bormosov</t>
   </si>
   <si>
     <t>18.07</t>
   </si>
   <si>
     <t>14.72</t>
-  </si>
-[...7 lines deleted...]
-    <t>13.40</t>
   </si>
   <si>
     <t>Anatoliy Oreshkov</t>
   </si>
   <si>
     <t>23.65</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>Voynov Yaroslav</t>
   </si>
   <si>
     <t>30.09</t>
   </si>
   <si>
     <t>18.59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>