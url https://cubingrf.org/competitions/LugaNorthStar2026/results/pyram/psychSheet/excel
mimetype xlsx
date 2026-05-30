--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -29,119 +29,119 @@
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>2.70</t>
+    <t>2.61</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>2.89</t>
+  </si>
+  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
@@ -179,261 +179,261 @@
   <si>
     <t>7.99</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
     <t>7.08</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>9.12</t>
+  </si>
+  <si>
+    <t>5.13</t>
+  </si>
+  <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>Лев Гершман</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>9.92</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
-    <t>10.32</t>
-[...2 lines deleted...]
-    <t>8.16</t>
+    <t>9.96</t>
+  </si>
+  <si>
+    <t>7.45</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
     <t>10.74</t>
   </si>
   <si>
-    <t>9.35</t>
+    <t>5.32</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>11.32</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>8.03</t>
+  </si>
+  <si>
     <t>Василий Волков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>8.83</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
     <t>6.72</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
-[...7 lines deleted...]
-  <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
-    <t>9.72</t>
+    <t>8.96</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>14.93</t>
   </si>
   <si>
     <t>12.61</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
-    <t>11.92</t>
+    <t>11.00</t>
+  </si>
+  <si>
+    <t>Леся Силантьева</t>
+  </si>
+  <si>
+    <t>15.81</t>
+  </si>
+  <si>
+    <t>11.62</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
     <t>10.20</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>16.48</t>
   </si>
   <si>
     <t>12.36</t>
   </si>
   <si>
+    <t>Александр Фомченков</t>
+  </si>
+  <si>
+    <t>17.82</t>
+  </si>
+  <si>
+    <t>11.16</t>
+  </si>
+  <si>
     <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>18.07</t>
   </si>
   <si>
     <t>14.72</t>
   </si>
   <si>
     <t>Александр Зингер</t>
   </si>
   <si>
     <t>19.91</t>
   </si>
   <si>
     <t>13.40</t>
-  </si>
-[...16 lines deleted...]
-    <t>13.60</t>
   </si>
   <si>
     <t>Анатолий Орешков</t>
   </si>
   <si>
     <t>23.65</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>Ярослав Войнов</t>
   </si>
   <si>
     <t>30.09</t>
   </si>
   <si>
     <t>18.59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>