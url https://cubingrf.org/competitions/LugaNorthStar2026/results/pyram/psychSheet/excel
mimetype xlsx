--- v1 (2026-05-30)
+++ v2 (2026-07-23)
@@ -128,51 +128,51 @@
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>6.57</t>
+    <t>6.17</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>7.90</t>
   </si>
   <si>
     <t>6.19</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
@@ -353,51 +353,51 @@
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
-    <t>10.20</t>
+    <t>4.55</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>16.48</t>
   </si>
   <si>
     <t>12.36</t>
   </si>
   <si>
     <t>Александр Фомченков</t>
   </si>
   <si>
     <t>17.82</t>
   </si>
   <si>
     <t>11.16</t>
   </si>
   <si>
     <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>18.07</t>
   </si>