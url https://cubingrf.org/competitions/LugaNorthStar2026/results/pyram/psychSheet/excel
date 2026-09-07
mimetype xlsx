--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,435 +17,435 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Никита Попков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
-    <t>1.98</t>
-[...2 lines deleted...]
-    <t>Владимир Филин</t>
+    <t>1.94</t>
+  </si>
+  <si>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
+    <t>Makar Tihonov</t>
   </si>
   <si>
     <t>4.17</t>
   </si>
   <si>
-    <t>2.89</t>
-[...2 lines deleted...]
-    <t>Вадим Сухарев</t>
+    <t>2.56</t>
+  </si>
+  <si>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
-    <t>Дмитрий Самотоенко</t>
+    <t>Dmitriy Samotoenko</t>
   </si>
   <si>
     <t>7.90</t>
   </si>
   <si>
     <t>6.19</t>
   </si>
   <si>
-    <t>Давид Кивирьян</t>
+    <t>David Kivirian</t>
   </si>
   <si>
     <t>7.99</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
+    <t>Vladimir Serebrennikov</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
-    <t>7.08</t>
-[...2 lines deleted...]
-    <t>Богдан Бекжанов</t>
+    <t>7.04</t>
+  </si>
+  <si>
+    <t>Bogdan Bekzhanov</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
-    <t>Лев Гершман</t>
+    <t>Lev Gerhman</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
+    <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
+    <t>Roman Fotiev</t>
   </si>
   <si>
     <t>9.92</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
+    <t>Vasiliy Bagayev</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
     <t>7.45</t>
   </si>
   <si>
-    <t>Александр Контребуц</t>
+    <t>Pëtr Anukov</t>
+  </si>
+  <si>
+    <t>10.41</t>
+  </si>
+  <si>
+    <t>6.42</t>
+  </si>
+  <si>
+    <t>Alexander Kontrebutz</t>
   </si>
   <si>
     <t>10.74</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
-[...8 lines deleted...]
-    <t>Иван Сергеев</t>
+    <t>Maksim Komarov</t>
+  </si>
+  <si>
+    <t>10.82</t>
+  </si>
+  <si>
+    <t>7.10</t>
+  </si>
+  <si>
+    <t>Ivan Sergeev</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
-    <t>Максим Комаров</t>
-[...8 lines deleted...]
-    <t>Андрей Артеменко</t>
+    <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>11.36</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
-    <t>Василий Волков</t>
+    <t>Vasiliy Volkov</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>8.83</t>
   </si>
   <si>
-    <t>Никита Тихомиров</t>
+    <t>Nikita Tikhomirov</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
     <t>6.72</t>
   </si>
   <si>
-    <t>Мария Белоглазова</t>
+    <t>Mariya Beloglazova</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
-    <t>Алиса Ивановская</t>
+    <t>Timofey Olkov</t>
+  </si>
+  <si>
+    <t>13.05</t>
+  </si>
+  <si>
+    <t>10.16</t>
+  </si>
+  <si>
+    <t>Alisa Ivanovskaya</t>
   </si>
   <si>
     <t>14.93</t>
   </si>
   <si>
     <t>12.61</t>
   </si>
   <si>
-    <t>Тимофей Ольков</t>
-[...8 lines deleted...]
-    <t>Леся Силантьева</t>
+    <t>Lesya Silanteva</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
+    <t>Evgeniy Amosov</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
-    <t>Татьяна Максимова</t>
-[...8 lines deleted...]
-    <t>Александр Фомченков</t>
+    <t>Tatyana Maksimova</t>
+  </si>
+  <si>
+    <t>16.17</t>
+  </si>
+  <si>
+    <t>11.13</t>
+  </si>
+  <si>
+    <t>Alexander Fomchenkov</t>
   </si>
   <si>
     <t>17.82</t>
   </si>
   <si>
     <t>11.16</t>
   </si>
   <si>
-    <t>Михаил Бормосов</t>
+    <t>Mikhail Bormosov</t>
   </si>
   <si>
     <t>18.07</t>
   </si>
   <si>
     <t>14.72</t>
   </si>
   <si>
-    <t>Александр Зингер</t>
+    <t>Alexander Singer</t>
   </si>
   <si>
     <t>19.91</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
-    <t>Анатолий Орешков</t>
+    <t>Anatoliy Oreshkov</t>
   </si>
   <si>
     <t>23.65</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
-    <t>Ярослав Войнов</t>
+    <t>Voynov Yaroslav</t>
   </si>
   <si>
     <t>30.09</t>
   </si>
   <si>
     <t>18.59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -776,51 +776,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C44" sqref="C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1182,65 +1182,65 @@
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>94</v>