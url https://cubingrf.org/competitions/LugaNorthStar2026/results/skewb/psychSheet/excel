--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -29,51 +29,51 @@
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
-    <t>2.33</t>
+    <t>2.24</t>
   </si>
   <si>
     <t>1.03</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>3.24</t>
   </si>
   <si>
     <t>2.03</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>3.55</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
@@ -95,141 +95,141 @@
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>4.89</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
-    <t>3.83</t>
+    <t>3.33</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>7.13</t>
   </si>
   <si>
-    <t>3.73</t>
+    <t>3.71</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
-    <t>5.27</t>
+    <t>3.57</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
-    <t>5.18</t>
+    <t>4.78</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
-    <t>5.11</t>
+    <t>4.43</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>10.21</t>
   </si>
   <si>
-    <t>5.82</t>
+    <t>5.39</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>10.51</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
-    <t>8.33</t>
+    <t>5.91</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>7.22</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>11.35</t>
   </si>
@@ -272,180 +272,180 @@
   <si>
     <t>8.02</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>12.93</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>13.26</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
-    <t>13.70</t>
+    <t>13.44</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>15.44</t>
+  </si>
+  <si>
+    <t>10.99</t>
+  </si>
+  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>16.52</t>
   </si>
   <si>
     <t>8.54</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>16.85</t>
   </si>
   <si>
     <t>10.56</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
     <t>17.39</t>
   </si>
   <si>
     <t>12.65</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>19.14</t>
+    <t>18.35</t>
   </si>
   <si>
     <t>10.45</t>
   </si>
   <si>
     <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>17.12</t>
   </si>
   <si>
-    <t>Тимофей Ольков</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
-    <t>20.60</t>
+    <t>20.28</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
+    <t>Анатолий Орешков</t>
+  </si>
+  <si>
+    <t>22.27</t>
+  </si>
+  <si>
+    <t>20.44</t>
+  </si>
+  <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>23.20</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
-    <t>24.58</t>
+    <t>22.61</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>17.93</t>
   </si>
   <si>
+    <t>Александр Фомченков</t>
+  </si>
+  <si>
+    <t>27.87</t>
+  </si>
+  <si>
+    <t>13.85</t>
+  </si>
+  <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>27.96</t>
   </si>
   <si>
     <t>13.56</t>
   </si>
   <si>
-    <t>Анатолий Орешков</t>
-[...7 lines deleted...]
-  <si>
     <t>Ярослав Войнов</t>
   </si>
   <si>
     <t>39.38</t>
   </si>
   <si>
     <t>23.30</t>
-  </si>
-[...7 lines deleted...]
-    <t>32.43</t>
   </si>
   <si>
     <t>Александр Зингер</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>