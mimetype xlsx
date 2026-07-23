--- v1 (2026-05-30)
+++ v2 (2026-07-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
     <t>1.03</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>3.24</t>
   </si>
   <si>
     <t>2.03</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>3.55</t>
+    <t>3.49</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.75</t>
   </si>
   <si>
     <t>1.90</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>2.52</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
@@ -365,51 +365,51 @@
   <si>
     <t>Анатолий Орешков</t>
   </si>
   <si>
     <t>22.27</t>
   </si>
   <si>
     <t>20.44</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>23.20</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
-    <t>22.61</t>
+    <t>21.86</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>17.93</t>
   </si>
   <si>
     <t>Александр Фомченков</t>
   </si>
   <si>
     <t>27.87</t>
   </si>
   <si>
     <t>13.85</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>27.96</t>
   </si>