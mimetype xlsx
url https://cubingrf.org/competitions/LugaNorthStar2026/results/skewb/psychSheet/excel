--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
     <t>1.03</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
@@ -74,54 +74,54 @@
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.75</t>
   </si>
   <si>
     <t>1.90</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>2.52</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>4.89</t>
-[...2 lines deleted...]
-    <t>3.04</t>
+    <t>4.38</t>
+  </si>
+  <si>
+    <t>2.57</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
@@ -164,173 +164,170 @@
   <si>
     <t>3.57</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
     <t>4.78</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>10.21</t>
+    <t>9.72</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>10.51</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>5.91</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>7.22</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>11.35</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>11.81</t>
+  </si>
+  <si>
+    <t>4.83</t>
+  </si>
+  <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
-    <t>11.81</t>
-[...2 lines deleted...]
-    <t>9.18</t>
+    <t>8.60</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>11.84</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...7 lines deleted...]
-  <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>12.73</t>
   </si>
   <si>
     <t>8.02</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>12.93</t>
   </si>
   <si>
-    <t>9.90</t>
+    <t>7.12</t>
+  </si>
+  <si>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>13.01</t>
+  </si>
+  <si>
+    <t>10.23</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>13.26</t>
   </si>
   <si>
     <t>5.61</t>
   </si>
   <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>13.44</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
-    <t>Тимофей Ольков</t>
-[...7 lines deleted...]
-  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>16.52</t>
   </si>
   <si>
     <t>8.54</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>16.85</t>
   </si>
   <si>
     <t>10.56</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
     <t>17.39</t>
   </si>
   <si>
     <t>12.65</t>
@@ -368,75 +365,75 @@
   <si>
     <t>22.27</t>
   </si>
   <si>
     <t>20.44</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>23.20</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>21.86</t>
   </si>
   <si>
+    <t>Татьяна Максимова</t>
+  </si>
+  <si>
+    <t>27.11</t>
+  </si>
+  <si>
+    <t>12.56</t>
+  </si>
+  <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>17.93</t>
   </si>
   <si>
     <t>Александр Фомченков</t>
   </si>
   <si>
     <t>27.87</t>
   </si>
   <si>
     <t>13.85</t>
-  </si>
-[...7 lines deleted...]
-    <t>13.56</t>
   </si>
   <si>
     <t>Ярослав Войнов</t>
   </si>
   <si>
     <t>39.38</t>
   </si>
   <si>
     <t>23.30</t>
   </si>
   <si>
     <t>Александр Зингер</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1106,325 +1103,325 @@
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>